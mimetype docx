--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2572,417 +2572,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIP as a Universal Communication Bus: A Methodology and an Experimental Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hongyu Guan</w:t>
+                <w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502591⟩</w:t>
+              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 121-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00453548v1</w:t>
+                <w:t xml:space="preserve">hal-00463175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudabous</w:t>
+                <w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t>
+              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 341-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463175v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">SIP as a Universal Communication Bus: A Methodology and an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 341-344, </w:t>
+              <w:t xml:space="preserve">International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534913v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Implementation And Experiment Validation Of The Vddrhf Color Image Filter</w:t>
               </w:r>
@@ -3431,64 +3431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP-Based Home Automation Platform: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3678,77 +3678,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP-based Programming Framework for Advanced Telephony Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Palix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4515,191 +4515,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction à la sécurité des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">LSM: Libre Software meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315721v1</w:t>
+                <w:t xml:space="preserve">hal-00315681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la sécurité des systèmes embarqués</w:t>
+                <w:t xml:space="preserve">Les processeurs embarqués dans les FPGA couplés à Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSM: Libre Software meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Amiens, France</w:t>
+              <w:t xml:space="preserve">RTS: Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315681v1</w:t>
+                <w:t xml:space="preserve">hal-00183054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
               </w:r>
@@ -4787,96 +4761,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processeurs embarqués dans les FPGA couplés à Linux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS: Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183054v1</w:t>
+                <w:t xml:space="preserve">hal-00315721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW FPGA Implementation of Vector Median Filter</w:t>
               </w:r>
@@ -6179,450 +6179,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00347533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original pedagogical approach for teaching digital modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Micouleau</w:t>
+                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS: World Scientific and Engineering Academy and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grèce. pp.1</w:t>
+              <w:t xml:space="preserve">IP-SOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183042v1</w:t>
+                <w:t xml:space="preserve">hal-01306423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
+                <w:t xml:space="preserve">Linux et le System on Chip SoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dondon</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
+              <w:t xml:space="preserve">LSM: Libre Sofware Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315715v1</w:t>
+                <w:t xml:space="preserve">hal-00183057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-SOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306423v1</w:t>
+                <w:t xml:space="preserve">hal-00315715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux et le System on Chip SoC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An original pedagogical approach for teaching digital modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Micouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSM: Libre Sofware Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">WSEAS: World Scientific and Engineering Academy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grèce. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183057v1</w:t>
+                <w:t xml:space="preserve">hal-00183042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'acquisition vidéo à base d'opencores et de µClinux</w:t>
               </w:r>
@@ -6913,230 +6913,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00404028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware platform design for real-time video applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linux pour les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LSM: Libre Software Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306425v1</w:t>
+                <w:t xml:space="preserve">hal-00183059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux pour les systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware platform design for real-time video applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSM: Libre Software Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183059v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Platform Design for Real-Time Video Applications</w:t>
               </w:r>
@@ -7201,430 +7201,430 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Monastir, Tunisie. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne à noyau de ferrite pour la téléalimentation et la télésurveillance d'implants métalliques orthopédiques intracorporels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acquisition et mémorisation vidéo sur système Excalibur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Rodes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Marchegay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSF: Journées scientifiques Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 136-142</w:t>
+              <w:t xml:space="preserve">CCGEI: IEEE Canadian Conference on Electrical and Computer Engineering Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315712v1</w:t>
+                <w:t xml:space="preserve">hal-00183044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et mémorisation vidéo sur système Excalibur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+                <w:t xml:space="preserve">Réalisation d'un émetteur de biotélémétrie conforme aux normes de télécommunications et de CEM dédié à la télésurveillance de l'activité cérébrale de petits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marchegay</w:t>
+                <w:t xml:space="preserve">Emmanuel Rodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGEI: IEEE Canadian Conference on Electrical and Computer Engineering Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">JSF: Journées Scientifiques Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 349-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183044v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un émetteur de biotélémétrie conforme aux normes de télécommunications et de CEM dédié à la télésurveillance de l'activité cérébrale de petits animaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Conception d'une antenne à noyau de ferrite pour la téléalimentation et la télésurveillance d'implants métalliques orthopédiques intracorporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jrad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Olivier Chevalerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSF: Journées Scientifiques Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 349-355</w:t>
+              <w:t xml:space="preserve">JSF: Journées scientifiques Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315708v1</w:t>
+                <w:t xml:space="preserve">hal-00315712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux embarqué. Linux Temps Réel</w:t>
               </w:r>
@@ -7837,239 +7837,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new teaching approach using the WEB : on line electronic courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPERA : le Service de Préparation à l'Examen RadioAmateur. Une expérience de e-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dondon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Clermont Ferrand, France. pp 207-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183030v1</w:t>
+                <w:t xml:space="preserve">hal-00315704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPERA : le Service de Préparation à l'Examen RadioAmateur. Une expérience de e-formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new teaching approach using the WEB : on line electronic courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00315704v1</w:t>
+                <w:t xml:space="preserve">hal-00183030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDICIS : a new Tool for Remote Programmable FPGA Circuit Testing</w:t>
               </w:r>
@@ -8753,243 +8753,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed environment in Microelectronics Instrumentation Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fixed Point Arithmetic Unit for Image Processing Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dulau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Danto</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Lisboa, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">ASILOMAR: IEEE Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Pacific Grove, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183035v1</w:t>
+                <w:t xml:space="preserve">hal-00183036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fixed Point Arithmetic Unit for Image Processing Circuits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A distributed environment in Microelectronics Instrumentation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR: IEEE Conference on Signals, Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Pacific Grove, United States. pp.1</w:t>
+              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Lisboa, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183036v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New DCT Designs For Image Processing Circuits</w:t>
               </w:r>
@@ -9001,64 +9001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9109,51 +9109,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Method for the Differential Gain and Phase Measurements of ADC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9207,347 +9207,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A World Wide Web based Instrumentation Pool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation virtuelle sur le World Wide Web pour faire des mesures réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE: IEEE Conference of Microelectronics Systems Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l Enseignement des Technologies et des Sciences de l Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.15-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183005v1</w:t>
+                <w:t xml:space="preserve">hal-00183007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation virtuelle sur le World Wide Web pour faire des mesures réelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Method for the Bit Error Rate measurement of ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benkais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dulau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Danto</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l Enseignement des Technologies et des Sciences de l Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, France. pp.15-18</w:t>
+              <w:t xml:space="preserve">IMEKO: International Measurement Confederation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Tampere, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183007v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method for the Bit Error Rate measurement of ADC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dulau</w:t>
+                <w:t xml:space="preserve">A World Wide Web based Instrumentation Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchegay</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO: International Measurement Confederation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSE: IEEE Conference of Microelectronics Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Arlington, United States. pp.114-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSE.1997.612572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183004v1</w:t>
+                <w:t xml:space="preserve">hal-00183005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANPCI : a new board for High Speed A/D Converters</w:t>
               </w:r>
@@ -9572,64 +9572,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benkais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO, International Measurement Confederation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Tampere, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9680,64 +9680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benkais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMTC: IEEE Instrumentation and Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Brussels, Belgium. pp.1298-1303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10307,151 +10307,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créez simplement votre périphérique matériel avec le langage C</w:t>
+                <w:t xml:space="preserve">Monitorez votre PC sous Linux avec LCDproc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086451v1</w:t>
+                <w:t xml:space="preserve">hal-02175068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorez votre PC sous Linux avec LCDproc</w:t>
+                <w:t xml:space="preserve">Créez simplement votre périphérique matériel avec le langage C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175068v1</w:t>
+                <w:t xml:space="preserve">hal-02086451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créez et pilotez votre périphérique matériel sous Linux embarqué</w:t>
               </w:r>
@@ -10493,151 +10493,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT : objet connecté Raspberry Pi 3 ZigBee</w:t>
+                <w:t xml:space="preserve">Créez et autocorrigez vos QCM avec Auto Multiple Choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458806v1</w:t>
+                <w:t xml:space="preserve">hal-01646248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créez et autocorrigez vos QCM avec Auto Multiple Choice</w:t>
+                <w:t xml:space="preserve">IoT : objet connecté Raspberry Pi 3 ZigBee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646248v1</w:t>
+                <w:t xml:space="preserve">hal-01458806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT : programmez votre objet connecté RPi avec Python</w:t>
               </w:r>
@@ -10679,151 +10679,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de Linux embarqué sur carte FPGA Zynq ZedBoard</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de Xenomai sur carte FPGA Zynq ZedBoard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271391v1</w:t>
+                <w:t xml:space="preserve">hal-01300458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de Xenomai sur carte FPGA Zynq ZedBoard</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de Linux embarqué sur carte FPGA Zynq ZedBoard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300458v1</w:t>
+                <w:t xml:space="preserve">hal-01271391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT : conception d'un objet connecté Java ME</w:t>
               </w:r>
@@ -12784,51 +12784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72934D58"/>
+    <w:nsid w:val="624DD128"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13015,51 +13015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ixl.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Micouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2002001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502591" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Micouleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183054v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rodes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevalerias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchegay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Morizet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tatin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V5KVQ7RK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183034v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1999.776074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dulau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183035v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183036v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levasseur" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1998.676914" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183005v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557624.ch1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175068v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315694v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582623v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ixl.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Micouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2002001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Micouleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchegay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rodes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevalerias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315704v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Morizet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tatin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V5KVQ7RK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183034v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1999.776074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dulau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183035v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1998.676914" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557624.ch1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300458v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315694v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582623v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>