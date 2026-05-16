--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -312,350 +312,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA architecture of the LDPS Motion Estimation for H.264/AVC Video Coding</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Design of TQ/IQT Component for H.264/AVC Based on SoPC Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (7), pp.211-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614732v1</w:t>
+                <w:t xml:space="preserve">hal-01304513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Design of TQ/IQT Component for H.264/AVC Based on SoPC Validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA architecture of the LDPS Motion Estimation for H.264/AVC Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Signal Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 68 (2), pp 273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11265-011-0614-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304513v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Design of an Intra 16 × 16 Module for H.264/AVC Video Encoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Werda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -715,90 +715,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of vector directional distance filter based on HW/SW environment validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (3), pp 250-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -857,90 +857,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW Design-Based Implementation of Vector Median Rational Hybrid Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international Arab journal of information technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 7 (1), pp 70-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -965,77 +965,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA implementation of a HW/SW platform for multimedia embedded systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1088,415 +1088,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Architecture and Implementation of Vector Median Filter in Co-Design Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An FPGA implementation of HW/SW codesign architecture for H.263 video coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (9), pp.605-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2006.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305097v1</w:t>
+                <w:t xml:space="preserve">hal-01305073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA implementation of HW/SW codesign architecture for H.263 video coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">Efficient Architecture and Implementation of Vector Median Filter in Codesign Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radioengineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3), pp.113-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01305073v1</w:t>
+                <w:t xml:space="preserve">hal-00312778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Architecture and Implementation of Vector Median Filter in Codesign Context</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Ben Atitallah</w:t>
+                <w:t xml:space="preserve">Efficient Architecture and Implementation of Vector Median Filter in Co-Design Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Masmoudi</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (3), pp.113-119</w:t>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00312778v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improving teaching efficiency for teaching digital modulation courses</w:t>
               </w:r>
@@ -1726,90 +1726,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and HW/SW validation of nonlinear Border-Preserving Interpolator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS: International Conference on Design &amp; Technology of Integrated Systems in Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Gammarth, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,1520 +1837,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t>
+                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t>
+              <w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00601828v1</w:t>
+                <w:t xml:space="preserve">hal-01306342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Levi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence francophone de la communauté du traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France. pp 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306342v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
+                <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone de la communauté du traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France. pp 1-4</w:t>
+              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00624679v1</w:t>
+                <w:t xml:space="preserve">hal-00655237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
+                <w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp 1-6</w:t>
+              <w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655237v1</w:t>
+                <w:t xml:space="preserve">hal-00601828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">SIP as a Universal Communication Bus: A Methodology and an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cape Town, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2010.5502591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522140v1</w:t>
+                <w:t xml:space="preserve">inria-00453548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t>
+              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 121-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534912v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudabous</w:t>
+                <w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t>
+              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 341-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463175v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Kthiri</w:t>
+                <w:t xml:space="preserve">Hardware Implementation And Experiment Validation Of The Vddrhf Color Image Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t>
+              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amman, Jordan. pp. 1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534913v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIP as a Universal Communication Bus: A Methodology and an Experimental Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hongyu Guan</w:t>
+                <w:t xml:space="preserve">IMPLEMENTATION D’UN SYSTEME MATERIEL/LOGICIEL POUR LE FILTRAGE DES IMAGES COULEURS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMINA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00453548v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Implementation And Experiment Validation Of The Vddrhf Color Image Filter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Implementation on FPGA of H.264/AVC Intra Decision Frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585526⟩</w:t>
+              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 139-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501834v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00463882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPLEMENTATION D’UN SYSTEME MATERIEL/LOGICIEL POUR LE FILTRAGE DES IMAGES COULEURS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Boudabous</w:t>
+                <w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMINA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp 1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306345v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00522140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Implementation on FPGA of H.264/AVC Intra Decision Frame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 139-142, </w:t>
+              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 337-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00463882v1</w:t>
+                <w:t xml:space="preserve">hal-00534912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video Adaptation Acceleration in a Home Networking Context</w:t>
               </w:r>
@@ -3431,64 +3431,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SIP-Based Home Automation Platform: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,103 +3548,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Architecture for H.264/AVC INTRA 16X16 Frame Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Cairo, Egypt. pp. 82-85, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3672,1674 +3672,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SIP-based Programming Framework for Advanced Telephony Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Consel</w:t>
+                <w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd LNCS Conference on Principles, Systems and Applications of IP Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00333609v1</w:t>
+                <w:t xml:space="preserve">hal-00315733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA Codesign Implementation of Vector Directional Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPTTA: IEEE Workshop on Image Processing Theory, Tools and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp 1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linux et le Codesign pour la conception des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">LSM: Libre Software meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315733v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00324277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux et le Codesign pour la conception des systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Hardware Architecture Design for H.264/AVC intra 4X4 Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Kaanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSM: Libre Software meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDT: IEEE International Design and Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Monastir, Tunisia. pp. 173 - 176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2008.4802491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324277v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hardware Architecture Design for H.264/AVC intra 4X4 Algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">A SIP-based Programming Framework for Advanced Telephony Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Palix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Consel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDT: IEEE International Design and Test Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd LNCS Conference on Principles, Systems and Applications of IP Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349249v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00333609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The HomeSIP Project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSDEM: Free and Open Source Software Developers' European Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Belgium</w:t>
+              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183055v1</w:t>
+                <w:t xml:space="preserve">hal-00315721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A configurable HW/SW Plateform for Video Application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les processeurs embarqués dans les FPGA couplés à Linux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP/SoC: IP Based SoC Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp 289-292</w:t>
+              <w:t xml:space="preserve">RTS: Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315732v1</w:t>
+                <w:t xml:space="preserve">hal-00183054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low cost BPSK modulator/demodulator for a practical illustration of digital modulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Legall</w:t>
+                <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Agios Nicholaos, Greece. p 61</w:t>
+              <w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347510v1</w:t>
+                <w:t xml:space="preserve">hal-00315729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la sécurité des systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSM: Libre Software meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processeurs embarqués dans les FPGA couplés à Linux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HW/SW FPGA Implementation of Vector Median Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS: Embedded Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIME: IEEE Conference on Ph.D. Research in Microelectronics and Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp 101-104, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RME.2007.4401821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183054v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">Design of a Low Cost BPSK Modulator/demodulator for a Practical Teaching of Digital Modulation Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Micouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WSEAS: World Scientific and Engineering Academy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Crête, Greece. pp 61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315729v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">De l'usage des processeurs softcore et de Linux pour la conception des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315721v1</w:t>
+                <w:t xml:space="preserve">hal-00315727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW FPGA Implementation of Vector Median Filter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">HW/SW FPGA Architecture for a Flexible Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIME: IEEE Conference on Ph.D. Research in Microelectronics and Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp 101-104, </w:t>
+              <w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp 30-33, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RME.2007.4401821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315723v1</w:t>
+                <w:t xml:space="preserve">hal-00315731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Low Cost BPSK Modulator/demodulator for a Practical Teaching of Digital Modulation Techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The HomeSIP Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS: World Scientific and Engineering Academy and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Crête, Greece. pp 61-66</w:t>
+              <w:t xml:space="preserve">FOSDEM: Free and Open Source Software Developers' European Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315726v1</w:t>
+                <w:t xml:space="preserve">hal-00183055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage des processeurs softcore et de Linux pour la conception des systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a low cost BPSK modulator/demodulator for a practical illustration of digital modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Micouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Legall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Agios Nicholaos, Greece. p 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315727v1</w:t>
+                <w:t xml:space="preserve">hal-00347510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW FPGA Architecture for a Flexible Motion Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A configurable HW/SW Plateform for Video Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IP/SoC: IP Based SoC Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp 289-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00315731v1</w:t>
+                <w:t xml:space="preserve">hal-00315732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of Loeffler Algorithm on Stratix DSP compared to Classical FPGA Solutions</w:t>
               </w:r>
@@ -5351,77 +5351,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCSP: International Symposium on Communications, Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Marrakech, Morocco. pp.1</w:t>
@@ -5463,77 +5463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient HW/SW Implementation of the H.263 Video Coder in FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Nice, France. pp. 814-817, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5636,103 +5636,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW Codesign of the H. 263 Video Coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ccece: Canadian Conference on Electrical and Computer Engineering </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, ottawa, Canada. </w:t>
@@ -5770,90 +5770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and implementation on FPGA of the DCT/IDCT algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Toulouse, France. pp 928-931, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5913,77 +5913,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCECE: IEEE Canadian Conference on Electrical and Computer Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Ottawa, Canada. pp.1, </w:t>
@@ -6084,290 +6084,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">improving teaching efficiency for teaching digital modulation courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dondon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS ENgineering education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Vouliagmeni, Greece. p 259</w:t>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00347533v1</w:t>
+                <w:t xml:space="preserve">hal-00315715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">An original pedagogical approach for teaching digital modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Micouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-SOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">WSEAS: World Scientific and Engineering Academy and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grèce. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306423v1</w:t>
+                <w:t xml:space="preserve">hal-00183042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux et le System on Chip SoC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6399,744 +6382,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
+              <w:t xml:space="preserve">IP-SOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315715v1</w:t>
+                <w:t xml:space="preserve">hal-01306423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original pedagogical approach for teaching digital modulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Micouleau</w:t>
+                <w:t xml:space="preserve">Système d'acquisition vidéo à base d'opencores et de µClinux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS: World Scientific and Engineering Academy and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grèce. pp.1</w:t>
+              <w:t xml:space="preserve">LSM: Libre Software Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183042v1</w:t>
+                <w:t xml:space="preserve">hal-00183058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'acquisition vidéo à base d'opencores et de µClinux</w:t>
+                <w:t xml:space="preserve">Real-Time video system Design based on the NIOS II processor and µClinux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSM: Libre Software Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France</w:t>
+              <w:t xml:space="preserve">IP/SoC: IP Based SoC Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183058v1</w:t>
+                <w:t xml:space="preserve">hal-00183047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time video system Design based on the NIOS II processor and µClinux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP/SoC: IP Based SoC Design Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Grenoble, France. pp.1</w:t>
+              <w:t xml:space="preserve">CETSIS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183047v1</w:t>
+                <w:t xml:space="preserve">hal-00404028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">improving teaching efficiency for teaching digital modulation courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M Micouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp.41</w:t>
+              <w:t xml:space="preserve">WSEAS ENgineering education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vouliagmeni, Greece. p 259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404028v1</w:t>
+                <w:t xml:space="preserve">hal-00347533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux pour les systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware platform design for real-time video applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LSM: Libre Software Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183059v1</w:t>
+                <w:t xml:space="preserve">hal-01306425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware platform design for real-time video applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linux pour les systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LSM: Libre Software Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434768⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01306425v1</w:t>
+                <w:t xml:space="preserve">hal-00183059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Platform Design for Real-Time Video Applications</w:t>
               </w:r>
@@ -7148,483 +7148,483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Attitalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Monastir, Tunisie. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICM.2004.1434768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition et mémorisation vidéo sur système Excalibur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+                <w:t xml:space="preserve">Conception d'une antenne à noyau de ferrite pour la téléalimentation et la télésurveillance d'implants métalliques orthopédiques intracorporels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chevalerias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGEI: IEEE Canadian Conference on Electrical and Computer Engineering Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">JSF: Journées scientifiques Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 136-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183044v1</w:t>
+                <w:t xml:space="preserve">hal-00315712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'un émetteur de biotélémétrie conforme aux normes de télécommunications et de CEM dédié à la télésurveillance de l'activité cérébrale de petits animaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eliane Garnier</w:t>
+                <w:t xml:space="preserve">Acquisition et mémorisation vidéo sur système Excalibur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Rodes</w:t>
+                <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSF: Journées Scientifiques Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 349-355</w:t>
+              <w:t xml:space="preserve">CCGEI: IEEE Canadian Conference on Electrical and Computer Engineering Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315708v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une antenne à noyau de ferrite pour la téléalimentation et la télésurveillance d'implants métalliques orthopédiques intracorporels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Réalisation d'un émetteur de biotélémétrie conforme aux normes de télécommunications et de CEM dédié à la télésurveillance de l'activité cérébrale de petits animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Rodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rodes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSF: Journées scientifiques Francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 136-142</w:t>
+              <w:t xml:space="preserve">JSF: Journées Scientifiques Francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Tozeur, Tunisie. pp 349-355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315712v1</w:t>
+                <w:t xml:space="preserve">hal-00315708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux embarqué. Linux Temps Réel</w:t>
               </w:r>
@@ -7837,269 +7837,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00350359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPERA : le Service de Préparation à l'Examen RadioAmateur. Une expérience de e-formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new teaching approach using the WEB : on line electronic courses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315704v1</w:t>
+                <w:t xml:space="preserve">hal-00183030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new teaching approach using the WEB : on line electronic courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SPERA : le Service de Préparation à l'Examen RadioAmateur. Une expérience de e-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Morizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dondon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Clermont Ferrand, France. pp 207-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bib-j3ea:2003002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183030v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDICIS : a new Tool for Remote Programmable FPGA Circuit Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8172,51 +8172,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEDICIS : an Environment for Remote FPGA Circuit Testing by Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Aix-en-Provence, France. pp 111-114, </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8550,1004 +8550,1004 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network based training Tool for electrical Engineer's Education</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A distributed environment in Microelectronics Instrumentation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zimmer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CILT: Conference on broadband Communications in Education and Training</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Cambridge, United Kingdom. pp.1</w:t>
+              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Lisboa, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183038v1</w:t>
+                <w:t xml:space="preserve">hal-00183035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Approach of continuing Education for Engineer : advanced Instruments Training in a telematic Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+                <w:t xml:space="preserve">A Fixed Point Arithmetic Unit for Image Processing Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dulau</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCEE: World Conference on Continuing Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Torino, Italie. pp.577-581</w:t>
+              <w:t xml:space="preserve">ASILOMAR: IEEE Conference on Signals, Systems and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Pacific Grove, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183039v1</w:t>
+                <w:t xml:space="preserve">hal-00183036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fixed Point Arithmetic Unit for Image Processing Circuits</w:t>
+                <w:t xml:space="preserve">New DCT Designs For Image Processing Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Levasseur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASILOMAR: IEEE Conference on Signals, Systems and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Pacific Grove, United States. pp.1</w:t>
+              <w:t xml:space="preserve">ICSPAT: International Conference on Pignal Processing Applications and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Toronto, Canada. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183036v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A distributed environment in Microelectronics Instrumentation Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Method for the Differential Gain and Phase Measurements of ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dulau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yves Danto</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAEEIE: European Association for Education in Electrical and Information Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMTC: IEEE Instrumentation and Measurement Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, St Paul, United States. pp.1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMTC.1998.676914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183035v1</w:t>
+                <w:t xml:space="preserve">hal-00182997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New DCT Designs For Image Processing Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dulau</w:t>
+                <w:t xml:space="preserve">A Network based training Tool for electrical Engineer's Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSPAT: International Conference on Pignal Processing Applications and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Toronto, Canada. pp.1</w:t>
+              <w:t xml:space="preserve">CILT: Conference on broadband Communications in Education and Training</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Cambridge, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183000v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method for the Differential Gain and Phase Measurements of ADC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Approach of continuing Education for Engineer : advanced Instruments Training in a telematic Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Danto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dulau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMTC: IEEE Instrumentation and Measurement Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCCEE: World Conference on Continuing Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Torino, Italie. pp.577-581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMTC.1998.676914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00182997v1</w:t>
+                <w:t xml:space="preserve">hal-00183039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation virtuelle sur le World Wide Web pour faire des mesures réelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A World Wide Web based Instrumentation Pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l Enseignement des Technologies et des Sciences de l Information et des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSE: IEEE Conference of Microelectronics Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Arlington, United States. pp.114-115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSE.1997.612572⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183007v1</w:t>
+                <w:t xml:space="preserve">hal-00183005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Method for the Bit Error Rate measurement of ADC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation virtuelle sur le World Wide Web pour faire des mesures réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Marchegay</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Danto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEKO: International Measurement Confederation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Tampere, Finland. pp.1</w:t>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l Enseignement des Technologies et des Sciences de l Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, France. pp.15-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183004v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A World Wide Web based Instrumentation Pool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zimmer</w:t>
+                <w:t xml:space="preserve">A new Method for the Bit Error Rate measurement of ADC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benkais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Danto</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE: IEEE Conference of Microelectronics Systems Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMEKO: International Measurement Confederation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Tampere, Finland. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183005v1</w:t>
+                <w:t xml:space="preserve">hal-00183004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CANPCI : a new board for High Speed A/D Converters</w:t>
               </w:r>
@@ -9559,77 +9559,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benkais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMEKO, International Measurement Confederation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Tampere, Finland. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9654,90 +9654,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Testing of A/D Converters: How Many Samples for a Given Precision?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benkais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marchegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMTC: IEEE Instrumentation and Measurement Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Brussels, Belgium. pp.1298-1303, </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9797,234 +9797,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Implementation of HW/SW Codesign Architecture for H.263 Video Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+                <w:t xml:space="preserve">Systèmes temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, InTech, pp 229-254, 2011</w:t>
+              <w:t xml:space="preserve">Linux embarqué</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles, pp 303-346, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638697v1</w:t>
+                <w:t xml:space="preserve">hal-00576067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes temps réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ficheux</w:t>
+                <w:t xml:space="preserve">An FPGA Implementation of HW/SW Codesign Architecture for H.263 Video Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linux embarqué</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eyrolles, pp 303-346, 2011</w:t>
+              <w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, InTech, pp 229-254, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00576067v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to Embedded Systems</w:t>
               </w:r>
@@ -10307,151 +10307,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitorez votre PC sous Linux avec LCDproc</w:t>
+                <w:t xml:space="preserve">Créez simplement votre périphérique matériel avec le langage C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175068v1</w:t>
+                <w:t xml:space="preserve">hal-02086451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créez simplement votre périphérique matériel avec le langage C</w:t>
+                <w:t xml:space="preserve">Monitorez votre PC sous Linux avec LCDproc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086451v1</w:t>
+                <w:t xml:space="preserve">hal-02175068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créez et pilotez votre périphérique matériel sous Linux embarqué</w:t>
               </w:r>
@@ -10493,151 +10493,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créez et autocorrigez vos QCM avec Auto Multiple Choice</w:t>
+                <w:t xml:space="preserve">IoT : objet connecté Raspberry Pi 3 ZigBee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646248v1</w:t>
+                <w:t xml:space="preserve">hal-01458806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT : objet connecté Raspberry Pi 3 ZigBee</w:t>
+                <w:t xml:space="preserve">Créez et autocorrigez vos QCM avec Auto Multiple Choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458806v1</w:t>
+                <w:t xml:space="preserve">hal-01646248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IoT : programmez votre objet connecté RPi avec Python</w:t>
               </w:r>
@@ -10679,275 +10679,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01517334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de Xenomai sur carte FPGA Zynq ZedBoard</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de Linux embarqué sur carte FPGA Zynq ZedBoard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300458v1</w:t>
+                <w:t xml:space="preserve">hal-01271391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de Linux embarqué sur carte FPGA Zynq ZedBoard</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de Xenomai sur carte FPGA Zynq ZedBoard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271391v1</w:t>
+                <w:t xml:space="preserve">hal-01300458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT : conception d'un objet connecté Java ME</w:t>
+                <w:t xml:space="preserve">IoT : programmation d'un objet connecté Java ME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345898v1</w:t>
+                <w:t xml:space="preserve">hal-01393363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT : programmation d'un objet connecté Java ME</w:t>
+                <w:t xml:space="preserve">IoT : conception d'un objet connecté Java ME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393363v1</w:t>
+                <w:t xml:space="preserve">hal-01345898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps Réel dur avec Xenomai sur processeur ARM AT91</w:t>
               </w:r>
@@ -11119,51 +11119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre de Linux embarqué sur processeur softcore libre LEON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11256,51 +11256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux et les systèmes embarqués multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11331,51 +11331,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux et les systèmes embarqués multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11462,164 +11462,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux et le Temps Réel. Reloaded</w:t>
+                <w:t xml:space="preserve">Linux et le Système sur Silicium. Reloaded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315694v1</w:t>
+                <w:t xml:space="preserve">hal-00315692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linux et le Système sur Silicium. Reloaded</w:t>
+                <w:t xml:space="preserve">Linux et le Temps Réel. Reloaded</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315692v1</w:t>
+                <w:t xml:space="preserve">hal-00315694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boîte à outils Libres pour l'embarqué</w:t>
               </w:r>
@@ -11853,51 +11853,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux everywhere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12003,51 +12003,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linux et le Temps Réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ficheux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12215,500 +12215,500 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portage de l'API hrtimer sur processeur softcore NIOS II</w:t>
+                <w:t xml:space="preserve">Tests de performances sur codeurs vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582623v1</w:t>
+                <w:t xml:space="preserve">hal-00583130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des performances de PREEMPT-RT sur processeur softcore NIOS II</w:t>
+                <w:t xml:space="preserve">Portage de l'API hrtimer sur processeur softcore NIOS II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583128v1</w:t>
+                <w:t xml:space="preserve">hal-00582623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portage de PREEMPT-RT sur processeur softcore NIOS II</w:t>
+                <w:t xml:space="preserve">Mesure des performances de PREEMPT-RT sur processeur softcore NIOS II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582624v1</w:t>
+                <w:t xml:space="preserve">hal-00583128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tests de performances sur codeurs vidéo</w:t>
+                <w:t xml:space="preserve">Portage de PREEMPT-RT sur processeur softcore NIOS II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00583130v1</w:t>
+                <w:t xml:space="preserve">hal-00582624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portage de Xenomai sur processeur softcore NIOS II</w:t>
+                <w:t xml:space="preserve">Portage de PREEMPT-RT sur processeur softcore MicroBlaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582590v1</w:t>
+                <w:t xml:space="preserve">hal-00582591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portage de PREEMPT-RT sur processeur softcore MicroBlaze</w:t>
+                <w:t xml:space="preserve">Mesure des performances de PREEMPT-RT sur processeur softcore MicroBlaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582591v1</w:t>
+                <w:t xml:space="preserve">hal-00582592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des performances de PREEMPT-RT sur processeur softcore MicroBlaze</w:t>
+                <w:t xml:space="preserve">Portage de Xenomai sur processeur softcore NIOS II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582592v1</w:t>
+                <w:t xml:space="preserve">hal-00582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -12784,51 +12784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="624DD128"/>
+    <w:nsid w:val="6CDACC8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13015,51 +13015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ixl.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Micouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2002001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453548v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502591" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347510v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Micouleau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legall" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183054v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183042v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183059v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183044v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchegay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rodes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrad" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315712v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevalerias" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315704v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Morizet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goold" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tatin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003002" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183030v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V5KVQ7RK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183034v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1999.776074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183038v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183039v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dulau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levasseur" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183035v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1998.676914" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183007v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183004v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183005v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576067v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557624.ch1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646248v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300458v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271391v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345898v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393363v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315694v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315692v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582623v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582624v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583130v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582591v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582592v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ixl.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818170v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Attitalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-013-0744-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6CPLV6TG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312778v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Micouleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183053v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zimmer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2002001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00453548v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bertran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Consel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Jouve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Guan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2010.5502591" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405425v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Aubry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#233;gru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lamer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2009.5357075" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324277v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00333609v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Palix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315681v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legall" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183055v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347510v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Micouleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183040v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183056v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183058v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183047v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347533v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183059v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Rodes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rodes" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chevalerias" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183044v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchegay" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315708v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jrad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183045v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183030v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315704v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Morizet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Tatin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2003002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183033v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Renaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2000.846879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183032v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-015-9506-3_24" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-V5KVQ7RK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183061v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183062v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183034v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1999.776074" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183035v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dulau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Levasseur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1998.676914" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183039v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183005v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.1997.612572" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183007v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benkais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183008v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.1996.507581" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576067v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ficheux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449495v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557624.ch1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323026v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591055v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089656v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086451v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175068v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774108v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646248v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517334v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300458v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393363v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345898v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220899v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731460v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315685v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315686v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315692v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315694v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315690v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315695v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315687v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315696v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315697v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315698v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315699v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695814v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583130v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582623v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582624v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582591v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582590v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>