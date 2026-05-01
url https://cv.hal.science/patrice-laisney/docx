--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -1347,204 +1347,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02314200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+                <w:t xml:space="preserve">La théorie instrumentale en éducation technologique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">SIEST Méditerranée,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134053v1</w:t>
+                <w:t xml:space="preserve">hal-02473590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La théorie instrumentale en éducation technologique,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIEST Méditerranée,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473590v1</w:t>
+                <w:t xml:space="preserve">hal-02134053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie instrumentale en éducation technologique</w:t>
               </w:r>
@@ -1606,217 +1606,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+                <w:t xml:space="preserve">Consignes numériques : étude des rapports des élèves à ces nouveaux formats de consigne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">SIEST Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289666v1</w:t>
+                <w:t xml:space="preserve">hal-02473595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consignes numériques : étude des rapports des élèves à ces nouveaux formats de consigne.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+                <w:t xml:space="preserve">Pédagogie coopérative et collaborative en réseau d’éducation prioritaire : constitution d’une communauté apprenante d'enseignants, chercheurs et étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIEST Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
+              <w:t xml:space="preserve">Congrès international d’Actualité de la Recherche en Éducation et en Formation (AREF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473595v1</w:t>
+                <w:t xml:space="preserve">hal-02289666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités collaboratives dans la conception d'enseignement Intégrer les partenariats dans l'enseignement de l'ingénierie avec des enseignants novices</w:t>
               </w:r>
@@ -4241,51 +4241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8407B869"/>
+    <w:nsid w:val="2BA4AA91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laisney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5047-0401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169757463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Antonelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barreri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04275440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laisney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5047-0401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169757463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Antonelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barreri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04275440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>