--- v1 (2026-05-01)
+++ v2 (2026-05-21)
@@ -1252,138 +1252,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314200v1</w:t>
+                <w:t xml:space="preserve">hal-02134053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie instrumentale en éducation technologique,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1399,152 +1399,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIEST Méditerranée,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Patras, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Professional Developing in Priority Education Network in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseau d'éducation : Constituer communauté coopérative et collaborative d'enseignants, chercheurs et élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teacher education policy in Europe (TEPE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">Ecoles, territoires et numérique : quelles collaborations ? quels apprentissages ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134053v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie instrumentale en éducation technologique</w:t>
               </w:r>
@@ -2055,273 +2055,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité d’élèves dans une tâche de conception d’objet en éducation technologique</w:t>
+                <w:t xml:space="preserve">Analyse de l'activité de conception et prototypage rapide en éducation technologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hérold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La conception d’un artefact : approches ergonomiques et didactiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEP Vaud, Oct 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">9e rencontres scientifiques de l’ARDiST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438787v1</w:t>
+                <w:t xml:space="preserve">hal-01438776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'activité de conception et prototypage rapide en éducation technologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'imprimante 3D, outil d'aide à l'apprentissage des élèves dans l'activité de conception créative au lycée technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakhoub Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e rencontres scientifiques de l’ARDiST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lens, France</w:t>
+              <w:t xml:space="preserve">Colloque international Francophone Eduquer et former au monde de demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01438776v1</w:t>
+                <w:t xml:space="preserve">hal-01443653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imprimante 3D, outil d'aide à l'apprentissage des élèves dans l'activité de conception créative au lycée technologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yakhoub Ndiaye</w:t>
+                <w:t xml:space="preserve">Analyse de l’activité d’élèves dans une tâche de conception d’objet en éducation technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hérold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Francophone Eduquer et former au monde de demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">La conception d’un artefact : approches ergonomiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Vaud, Oct 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01443653v1</w:t>
+                <w:t xml:space="preserve">hal-01438787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A model for design activity in technological education</w:t>
               </w:r>
@@ -2639,428 +2639,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités de conception et prototypage rapide en éducation technologique</w:t>
+                <w:t xml:space="preserve">Résolution collaborative d’un problème et apprentissage de la conception : une étude en technologie au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-257, 2020, 978-2-84832-392-3</w:t>
+              <w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-136, 2020, 978-2-343-19789-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903089v1</w:t>
+                <w:t xml:space="preserve">hal-03213205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’activité d’élèves dans une tâche de conception d’objet en éducation technologique</w:t>
+                <w:t xml:space="preserve">Activités de conception et prototypage rapide en éducation technologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artois Presses Université. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique de la conception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université technologique de Belfort et Montbéliard, pp.193-209, 2020, 978-2-91429-38-3</w:t>
+              <w:t xml:space="preserve">Diversité des approches en didactique des sciences et des technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-257, 2020, 978-2-84832-392-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903080v1</w:t>
+                <w:t xml:space="preserve">hal-01903089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement-apprentissage un système complexe d’interaction : essai de modélisation du complexe.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+                <w:t xml:space="preserve">Analyse de l’activité d’élèves dans une tâche de conception d’objet en éducation technologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hérold</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur le processus d’enseignement apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Didactique de la conception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université technologique de Belfort et Montbéliard, pp.193-209, 2020, 978-2-91429-38-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473540v1</w:t>
+                <w:t xml:space="preserve">hal-01903080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des apprentissages collaboratifs dans la conception d’artefacts : 2 études de cas en situation de formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’enseignement-apprentissage un système complexe d’interaction : essai de modélisation du complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Chatoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hérold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmatan, pp.97-107, 2020, 978-2-343-19789-0</w:t>
+              <w:t xml:space="preserve">Regard sur le processus d’enseignement apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213196v1</w:t>
+                <w:t xml:space="preserve">hal-02473540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution collaborative d’un problème et apprentissage de la conception : une étude en technologie au collège</w:t>
+                <w:t xml:space="preserve">Rôle des apprentissages collaboratifs dans la conception d’artefacts : 2 études de cas en situation de formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur le processus d’enseignement apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.109-136, 2020, 978-2-343-19789-0</w:t>
+              <w:t xml:space="preserve">, L'Harmatan, pp.97-107, 2020, 978-2-343-19789-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213205v1</w:t>
+                <w:t xml:space="preserve">hal-03213196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rabardel, Instrumented activity and Theory of instrument</w:t>
               </w:r>
@@ -3318,242 +3318,242 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des outils numériques au sein des dispositifs hybrides d’enseignement et d’apprentissage. Ce document est rédigé par les équipes de recherche dans le cadre des GTnum du ministère de l'Éducation nationale et de la Jeunesse. La responsabilité des contenus publiés leur appartient. GTnum 2.9 #formescolairehybride 2020-2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Campillo-Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cheneval-Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335154v1</w:t>
+                <w:t xml:space="preserve">hal-04118696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livre blanc : Guide pour hybrider son enseignement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des outils numériques au sein des dispositifs hybrides d’enseignement et d’apprentissage. Ce document est rédigé par les équipes de recherche dans le cadre des GTnum du ministère de l'Éducation nationale et de la Jeunesse. La responsabilité des contenus publiés leur appartient. GTnum 2.9 #formescolairehybride 2020-2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mascret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Marlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laisney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Castéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brandt-Pomares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118696v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4241,51 +4241,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BA4AA91"/>
+    <w:nsid w:val="460466AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4472,51 +4472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laisney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5047-0401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169757463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Antonelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438787v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443653v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213205v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barreri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04275440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laisney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5047-0401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169757463" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04388900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Demeester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laisney" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ripes.5104" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930627v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cheneval-Armand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Antonietta Impedovo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.8566" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930613v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sabine Bampi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brandt-Pomares" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Monnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213101v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2020065" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02129759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Antonelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Chatoney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443644v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakhoub Ndiaye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois H&#233;rold" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437454v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10798-014-9267-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ginesti&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04001380v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473590v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A Impedovo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02094874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02289666v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01759140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02435136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438776v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01443653v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438787v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01438781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05518420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05553915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903089v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473540v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03213196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473530v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01903109v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04118696v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335154v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mascret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Marlin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cast&#233;ra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vallet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ranucci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01904483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01731316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Aravecchia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barreri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Montel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04275440v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00955099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>