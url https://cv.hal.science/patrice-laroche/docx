--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -1746,992 +1746,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meta-analysis of Economics Research Reporting Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jost H. Heckemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (2), pp.390 - 394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01369455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La place du comportement organisationnel dans la gestion des ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bournois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, XVIII (46), pp.21-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.046.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions and Innovation: New Insights From the Cross-Country Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (2), pp.467-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/irel.12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie de la méta-analyse en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joes.12008⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique « It's a small world » : la (dé)composition des jurys de thèses en GRH.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2, pp.61. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.084.0061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie de la méta-analyse en marketing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Soulez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (1), pp.79-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/07673701120270010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peinture comme vecteur de la quête du sens, retour d'expérience sur le congrès AGRH 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Persson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.283-289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.046.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Les interfaces de la GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pichault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">@GRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2 (3), pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grh.122.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyper régulation des systèmes économiques et sociaux et déviance des comportements organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybille Persson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 58 (8), pp.75-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.058.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.058.0075⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01514814v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01075249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’implication dans l'organisation, le syndicat et/ou la carrière</w:t>
               </w:r>
@@ -3119,51 +3119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restructurations et performances des entreprises : une méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3339,51 +3339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un biais de publication dans la littérature consacrée au lien syndicat-productivité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,208 +3519,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présence syndicale et climat social perçu : une analyse différenciée salariés/dirigeants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présence syndicale et performance financière des entreprises : une analyse statistique sur le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (3), pp.117-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions and Tangible Investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3767,51 +3767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do Unions Do to Productivity? A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,194 +3896,276 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Excess Statistical Significance and the Crisis of Trust in the Post-Truth Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAER-Net Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Ottawa, Oct 2025, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does intra-wage dispersion affect organizational performance? A meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Colloquium on Personnel Economics - COPE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian University of Science and Technology, May 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codétermination et performance des entreprises : une méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riyad Manseri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Congrès de l’AFEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Science Po Bordeaux, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actor complexity in ambiguous contexts: Multi unionism’s influence on French collective bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4099,549 +4181,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Relations in a Changing World of Work - IREC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2025, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentengling the genuine effect of CRAs’ rating announcements from investigator bias on stock markets:a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vietnam Symposium in Banking and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hanoï/Vietnam, Vietnam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the End of Economic Man to a New Theory of Employment Systems: David Marsden and the Search for a Better World of Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ashwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloquium “Employment Relations and Human Resource Management: Building on David Marsden’s Legacy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London School of Economics &amp; Political Science, Jun 2023, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does wage dispersion affect productivity? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAER-Net Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Ottawa, Oct 2025, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">, Universitat de les Illes Balears, Sep 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the Genuine Effect of CRAs’ Rating Announcements from Investigator Bias on Stock Markets: A Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...64 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Finance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Layoff Announcements on Shareholders’ Wealth: A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...142 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,51 +4994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is profit sharing productive? A meta-regression analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,51 +5525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does profit sharing work best? A meta-analysis on the role of unions, culture and values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5627,50 +5627,348 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How rating agencies’decisions impact stock markets? A meta analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">47th International Business Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Rating Agencies’ Decisions impact Stock Markets ? A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Australasian Finance and Banking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sidney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union density changes and unions effects on economic performance: Evidence from Chinese provincial-level data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th Annual Conference of the Canadian Industrial Relations Association (CIRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unions, collective bargaining and the minimun wage in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5679,640 +5977,342 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Southern Economic Association (SEA) 87th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Tampa, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of employment relations : Perspectives from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LERA 69th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Anaheim, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rating agencies’ decisions impact stock markets? A meta analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Global Business and Finance Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How rating agencies’decisions impact stock markets? A meta analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12h Conference on Asia-Pacific Financial Markets (CAFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512759v1</w:t>
-              </w:r>
-[...296 lines deleted...]
-                <w:t xml:space="preserve">hal-02976912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union membership and job satisfaction: a meta-analysis and cross-national comparisons</w:t>
               </w:r>
@@ -6689,178 +6689,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les effets du sentiment d’efficacité personnelle sur la relation entre l’équilibre travail-famille et la satisfaction au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De nouveaux modèles de GRH ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26è Congrès AGRH, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Union Membership and Job Satisfaction: Initial Evidence from French Linked Employer-Employee Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Research Advances in Organizational Behavior and Human Resources Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048619v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03029956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Commitments and Career Success: An Impression Management Perspective</w:t>
               </w:r>
@@ -7086,50 +7086,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations : une analyse des stratégies et de la cohérence des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Employee Profit-Sharing Plans and Compensation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7177,73 +7298,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies et de la cohérence des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7298,73 +7419,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do Unions do? A Meta-Analytic Structural Equation Model (MASEM) of the Effects of Unions on Firm Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7380,194 +7501,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAER - Net Colloquium 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Anne Stévenot</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions, Innovation, and Technology Adoption: New Insights from the Cross-Country Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hristos Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t>
+              <w:t xml:space="preserve">16th ILERA World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Relations Professionnelles et du Travail (ILERA), Jul 2012, Phladelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Career success of union members: a work commitment explanation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7583,73 +7665,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Annual Meeting of the Society for the Advancement of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Massachusetts Institute of Technology, Jun 2012, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'épargne salariale (ES) : proposition d'une typologie des pratiques d'ES des entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7704,73 +7786,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond commitment conflict: an investigation of the relationships between union, career and organizational commitments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7786,139 +7868,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LERA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labor and Employment Relations Association (LERA), Jan 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137119v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01375364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels profils d’implication prédominent chez les salariés syndiqués ? Une étude des relations entre implication syndicale, implication dans la carrière et implication dans l’entreprise</w:t>
               </w:r>
@@ -8434,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic of trade unions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9262,345 +9262,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à la méthodologie méta-analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Laroche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La méta-analyse: méthodes et applications en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, 2015, Méthodes &amp; recherches : management,, 978-2-8041-9009-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Employment Relations in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Greg J Bamber; Russell Lansbury; Nick Wailes; Chris F. Wright. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International and Comparative Employment Relations: National Regulation, Global Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6ème Edition, SAGE Publications Ltd, 2015, 978-1473911543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploration du biais de publication : une description des techniques existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Laroche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méta-analyse: méthodes et applications en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, Méthodes &amp; recherches : management,, 978-2-8041-9009-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méta-analyse en sciences de gestion : deux cas illustratifs en management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Revelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Laroche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méta-analyse: méthodes et applications en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, Méthodes &amp; recherches : management,, 978-2-8041-9009-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696875v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01696859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndicalisation et performance des entreprises : une revue de la littérature économique récente</w:t>
               </w:r>
@@ -10061,51 +10061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions and productivity growth: A meta-analytic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10135,1104 +10135,1175 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (14)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robots, IA, numérique : et si les syndicats accéléraient la transformation technologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.gv7tss6xk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin du secret sur les salaires, un choc culturel pour les entreprises françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.t9vd6hwrk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La directive sur la transparence des salaires donne aux entreprises l’opportunité de clarifier leur politique de rémunération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écarts de salaires stimulent-ils vraiment les individus au travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.3sgafn4af⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strikes over the past 50 years have barely made a dent in the French economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.vmntyqxc3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grèves en France : un impact limité sur l’économie depuis 50 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.qrg6txqpu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après la réforme des retraites, le « printemps syndical » peut-il durer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Fronty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.e7g5v5gd4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions, Collective Bargaining and Firm Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation aux résultats : des effets disparates sur la productivité des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6hegv4keg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...59 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where does profit sharing work best? A meta-analysis on the role of unions, culture, and values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas L Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T D Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">T D Stanley</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimum Wage and the Labor Market: What Can We Learn from the French Experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01842434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fusion CE-CHSCT-DP : la fin d'une époque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.mqvdsveny⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fusion CE-CHSCT-DP : la fin d'une époque</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economie: des études trop souvent faibles statistiquement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.mqvdsveny⟩</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.sxspvnkhn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Economie: des études trop souvent faibles statistiquement</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les syndicats sont utiles aux salariés... et aussi aux entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.sxspvnkhn⟩</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.nfpda4ujc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment les syndicats sont utiles aux salariés... et aussi aux entreprises ?</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les syndicats contribuent à réduire les inégalités de revenus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.nfpda4ujc⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.3ctqx4x9v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11242,472 +11313,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparités salariales et performance des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRES pour le compte de la CFE-CGC. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simard-Casanova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simard-Casanova</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Université de Lorraine, laboratoire CEREFIGE. 2024</w:t>
+                <w:t xml:space="preserve">hal-04871113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syndicalisation et satisfaction au travail. Une première étude empirique dans le contexte français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IRES/CFE-CGC. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IRES/CFE-CGC. 2015</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies, de la cohérence des pratiques et du rôle modérateur des relations professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARES. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00905141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'influence des relations sociales sur la performance des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Wechtler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DARES. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...205 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11717,100 +11788,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des organisations syndicales de salariés sur la performance économique et financière des entreprises : proposition et test d'un modèle explicatif dans le contexte français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nancy 2, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2002NAN22002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01775378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11820,477 +11891,477 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer le dialogue social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact réel des syndicats sur les performances des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences de l’activité syndicale sur les salaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'impact réel des syndicats sur les performances des entreprises</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les salariés se syndiquent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi les salariés se syndiquent-ils ?</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des leviers pour améliorer l’efficacité du dialogue social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des leviers pour améliorer l’efficacité du dialogue social en France</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les syndicats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId260"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12437,51 +12508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05294904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ashwin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2018-0369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hubler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#1105;l Ory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793917751144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V9WGBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2013.851934" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris (hristos) Doucouliagos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VLV55XK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Giles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost H. Heckemeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Johnston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.084.0061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701120270010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bryson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Forth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959680111400907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12122-011-9106-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZB2RWZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-232X.2008.00549.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011724ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007306ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-232X.00310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSD9SKW2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Manseri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hubler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L Kruse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976909v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512757v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048619v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029956v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Freeman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315713533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kleber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_204-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845259413-240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucouliagos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0742-6186(06)15001-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05442578v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t9vd6hwrk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Thomas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565343v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sgafn4af" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984560v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qrg6txqpu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458185v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e7g5v5gd4" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458202v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vmntyqxc3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976959v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hegv4keg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048678v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Stanley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842434v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976964v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqvdsveny" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976975v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxspvnkhn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976981v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nfpda4ujc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976979v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3ctqx4x9v" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883423v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976954v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775378v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN22002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724323v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724371v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724406v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724283v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724294v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724386v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724306v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05294904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ashwin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2018-0369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hubler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#1105;l Ory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793917751144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V9WGBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2013.851934" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Giles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost H. Heckemeyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Johnston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris (hristos) Doucouliagos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VLV55XK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.084.0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701120270010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bryson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Forth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959680111400907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12122-011-9106-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZB2RWZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-232X.2008.00549.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011724ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007306ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-232X.00310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSD9SKW2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Manseri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hubler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L Kruse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Freeman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315713533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kleber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_204-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845259413-240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucouliagos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696875v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0742-6186(06)15001-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gv7tss6xk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05442578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t9vd6hwrk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sgafn4af" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vmntyqxc3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qrg6txqpu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e7g5v5gd4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hegv4keg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Stanley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqvdsveny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxspvnkhn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nfpda4ujc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3ctqx4x9v" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN22002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724406v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>