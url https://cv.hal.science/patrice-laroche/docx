--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -989,248 +989,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The relationship between profit-sharing schemes and wages: Evidence from French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management-Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.219-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5771/0935-9915-2016-4-219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01454829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les effets du sentiment d’efficacité personnelle sur la relation entre l’équilibre travail-famille et la satisfaction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.41 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/grhu.100.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371737v1</w:t>
-              </w:r>
-[...128 lines deleted...]
-                <w:t xml:space="preserve">halshs-01454829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Analysis of the Union-Job Satisfaction Relationship</w:t>
               </w:r>
@@ -1544,90 +1544,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques d'épargne salariale et leurs déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.3-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,51 +1661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impossible transition from ‘absolute monarchy’ toward industrial democracy in France: the experience of workers' representatives at Schneider, 1899–1936.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Floquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1746,2072 +1746,2072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place du comportement organisationnel dans la gestion des ressources humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bournois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XVIII (46), pp.21-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.046.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions and Innovation: New Insights From the Cross-Country Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.467-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/irel.12020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of Economics Research Reporting Guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaret Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jost H. Heckemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (2), pp.390 - 394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joes.12008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01369455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Plane</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique « It's a small world » : la (dé)composition des jurys de thèses en GRH.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Point</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.084.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie de la méta-analyse en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701120270010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peinture comme vecteur de la quête du sens, retour d'expérience sur le congrès AGRH 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, XVIII (46), pp.21-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.046.0021⟩</w:t>
+              <w:t xml:space="preserve">, 2012, pp.283-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.046.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial - Les interfaces de la GRH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pichault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (3), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.122.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyper régulation des systèmes économiques et sociaux et déviance des comportements organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Azan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58 (8), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.058.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthodologie de la méta-analyse en marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.79-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011202700104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’implication dans l'organisation, le syndicat et/ou la carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 81 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.081.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution or revolution? The impact of unions on workplace performance in Britain and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Bryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Forth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (2), pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959680111400907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Labor Unions on Workplace Performance: New Evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Wechtler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Labor Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.157-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12122-011-9106-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions and Profits: A meta-regression Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (2), pp.467-491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/irel.12020⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.146-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-232X.2008.00549.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...66 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Soulez</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restructurations et performances des entreprises : une méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (2), pp.105-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Point</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exploration statistique du biais de publication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 148 (4), pp.29-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence syndicale et rentabilité des entreprises françaises : existe-t-il un lien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3), pp.147-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Existe-t-il un biais de publication dans la littérature consacrée au lien syndicat-productivité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 60 (2), pp.320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/011724ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Meta-analytical investigation of the relationship between corporate social and financial performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 2, pp.61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 57, pp.18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Soulez</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence syndicale et performance financière des entreprises : une analyse statistique sur le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.117-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...392 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence syndicale et climat social perçu : une analyse différenciée salariés/dirigeants en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 81 (3), pp.19. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 26 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...566 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions and Tangible Investments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.D. Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (2), pp.320. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/011724ar⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 58 (2), pp.314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/007306ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...253 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Do Unions Do to Productivity? A Meta-Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3896,50 +3896,283 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Does intra-wage dispersion affect organizational performance? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27th Colloquium on Personnel Economics - COPE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian University of Science and Technology, May 2025, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Codétermination et performance des entreprises : une méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riyad Manseri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIV Congrès de l’AFEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Po Bordeaux, Jun 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Actor complexity in ambiguous contexts: Multi unionism’s influence on French collective bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salesina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industrial Relations in a Changing World of Work - IREC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2025, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Excess Statistical Significance and the Crisis of Trust in the Post-Truth Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3948,700 +4181,467 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAER-Net Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Ottawa, Oct 2025, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the End of Economic Man to a New Theory of Employment Systems: David Marsden and the Search for a Better World of Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ashwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Colloquium on Personnel Economics - COPE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian University of Science and Technology, May 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Colloquium “Employment Relations and Human Resource Management: Building on David Marsden’s Legacy"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, London School of Economics &amp; Political Science, Jun 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Riyad Manseri</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does wage dispersion affect productivity? A meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Congrès de l’AFEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Science Po Bordeaux, Jun 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MAER-Net Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de les Illes Balears, Sep 2023, Palma de Mallorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Marc Salesina</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Disentangling the Genuine Effect of CRAs’ Rating Announcements from Investigator Bias on Stock Markets: A Meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Relations in a Changing World of Work - IREC 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luxembourg Institute of Socio-Economic Research, Sep 2025, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">World Finance Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentengling the genuine effect of CRAs’ rating announcements from investigator bias on stock markets:a meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vietnam Symposium in Banking and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Hanoï/Vietnam, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effects of Layoff Announcements on Shareholders’ Wealth: A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4673,112 +4673,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Union membership and job satisfaction: Evidence from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">71st Annual Meeting of the Labor and Employment Relations Association (LERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cleveland, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is profit sharing productive? A meta-regression analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas L Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.D. Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th annual MAER-Net Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Greenwich, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La performance : un enjeu de dialogue social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union membership effects on wages in China: Results from propensity score matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4794,618 +4984,428 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Human Resource Division International Conference (HRIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee voice in management and employee well-being: the effects of institutionnal frameworks in France and Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st SASE Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rui Guo</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minimum wage and employment: what can we learn from the French experience?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the Labor and Employment Relations Association (LERA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">12th Annual MAER-Net colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">T.D. Stanley</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Unions Do What They Are Expected To? Unions’ Ideologies and Their Influence on Direct Employee Participation Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th annual MAER-Net Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Greenwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">70th Annual Meeting of the Labor and Employment Relations Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse bibliométrique au service de la gestion des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komivi Afawubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international de l'AGeCSO-FNEGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee voice in management and employee well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5525,77 +5525,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does profit sharing work best? A meta-analysis on the role of unions, culture and values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas L Kruse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.D. Stanley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5627,777 +5627,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative analysis of employment relations : Perspectives from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LERA 69th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Anaheim, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions, collective bargaining and the minimun wage in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gautié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Southern Economic Association (SEA) 87th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tampa, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How rating agencies’ decisions impact stock markets? A meta analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Global Business and Finance Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How rating agencies’decisions impact stock markets? A meta analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Louargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12h Conference on Asia-Pacific Financial Markets (CAFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Seoul, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do Rating Agencies’ Decisions impact Stock Markets ? A Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30th Australasian Finance and Banking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Sidney, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union density changes and unions effects on economic performance: Evidence from Chinese provincial-level data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th Annual Conference of the Canadian Industrial Relations Association (CIRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How rating agencies’decisions impact stock markets? A meta analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Louargant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Ory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th International Business Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02512757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Ory</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Union membership and job satisfaction: Evidence from a cross-country meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Australasian Finance and Banking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Sidney, Australia</w:t>
+              <w:t xml:space="preserve">2nd Human Resource Division International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...469 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Union membership and job satisfaction: a meta-analysis and cross-national comparisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual Congress of the Canadian Industrial Relations (CIRA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Strategic Choice Approach to Union Renewal: The Case of Union Participation to High-Involvement Management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6413,126 +6482,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual conference of the Society for the Advancement of Socio-Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537717v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02976940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unionization and job satisfaction: recent trends and perspectives</w:t>
               </w:r>
@@ -6695,51 +6695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets du sentiment d’efficacité personnelle sur la relation entre l’équilibre travail-famille et la satisfaction au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Garner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7086,839 +7086,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Employee Profit-Sharing Plans and Compensation Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies et de la cohérence des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Stévenot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What do Unions do? A Meta-Analytic Structural Equation Model (MASEM) of the Effects of Unions on Firm Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MAER - Net Colloquium 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01376112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations : une analyse des stratégies et de la cohérence des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00863544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Anne Stévenot</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Career success of union members: a work commitment explanation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 25th Annual Conference: States in Crisis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SASE, Society for the Advancement of Socio-Economics, Jun 2013, Milan, Italy</w:t>
+              <w:t xml:space="preserve">24th Annual Meeting of the Society for the Advancement of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massachusetts Institute of Technology, Jun 2012, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants de l'épargne salariale (ES) : proposition d'une typologie des pratiques d'ES des entreprises françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès de l’AGRH: « La GRH : Pour une connaissance praticable »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGRH, Association Francophone de Gestion des Ressources Humaines, Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">23ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond commitment conflict: an investigation of the relationships between union, career and organizational commitments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Biétry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAER - Net Colloquium 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">LERA Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labor and Employment Relations Association (LERA), Jan 2012, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions, Innovation, and Technology Adoption: New Insights from the Cross-Country Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Hristos Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th ILERA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Relations Professionnelles et du Travail (ILERA), Jul 2012, Phladelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375364v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-02137119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels profils d’implication prédominent chez les salariés syndiqués ? Une étude des relations entre implication syndicale, implication dans la carrière et implication dans l’entreprise</w:t>
               </w:r>
@@ -8113,90 +8113,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2è édition, 2024, 9782807334229</w:t>
             </w:r>
           </w:p>
@@ -8240,90 +8240,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Salesina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2807321038</w:t>
             </w:r>
           </w:p>
@@ -8434,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The economic of trade unions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B Freeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9147,90 +9147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit sharing in France: substitute or complement to wages?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simon Fietze; Wenzel Matiaske. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dimensions and Perspectives on Financial Participation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nomos Publishing, pp.241 - 262, 2016, 978-3-8487-1876-4. </w:t>
@@ -9262,496 +9262,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la méthodologie méta-analytique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laroche</w:t>
+                <w:t xml:space="preserve">Employment Relations in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Greg J Bamber; Russell Lansbury; Nick Wailes; Chris F. Wright. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International and Comparative Employment Relations: National Regulation, Global Changes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 6ème Edition, SAGE Publications Ltd, 2015, 978-1473911543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exploration du biais de publication : une description des techniques existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Laroche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méta-analyse: méthodes et applications en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, Méthodes &amp; recherches : management,, 978-2-8041-9009-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...95 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">C. Doucouliagos</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méta-analyse en sciences de gestion : deux cas illustratifs en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Laroche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méta-analyse: méthodes et applications en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, Méthodes &amp; recherches : management,, 978-2-8041-9009-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à la méthodologie méta-analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Laroche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méta-analyse: méthodes et applications en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, 2015, Méthodes &amp; recherches : management,, 978-2-8041-9009-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696875v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01696859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndicalisation et performance des entreprises : une revue de la littérature économique récente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de RSE et performances des entreprises : une synthèse de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976787v1</w:t>
+                <w:t xml:space="preserve">hal-02976793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de RSE et performances des entreprises : une synthèse de la littérature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Syndicalisation et performance des entreprises : une revue de la littérature économique récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02976793v1</w:t>
+                <w:t xml:space="preserve">hal-02976787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence syndicale est-elle liée à la performance économique et financière des entreprises ?</w:t>
               </w:r>
@@ -10061,51 +10061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions and productivity growth: A meta-analytic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris (hristos) Doucouliagos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10457,530 +10457,530 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les grèves en France : un impact limité sur l’économie depuis 50 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.qrg6txqpu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après la réforme des retraites, le « printemps syndical » peut-il durer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Fronty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.e7g5v5gd4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Strikes over the past 50 years have barely made a dent in the French economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.vmntyqxc3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...37 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unions, Collective Bargaining and Firm Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.e7g5v5gd4⟩</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation aux résultats : des effets disparates sur la productivité des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6hegv4keg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02976959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where does profit sharing work best? A meta-analysis on the role of unions, culture, and values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristos Doucouliagos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas L Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T D Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...91 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...77 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum Wage and the Labor Market: What Can We Learn from the French Experience?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gautié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11406,51 +11406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de Gestion des Données du projet ANR WAVE - &amp;quot;Modalités du travail et effets prise de parole : Expression des salariés et ses effets sur les individus et les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Pierronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11577,95 +11577,95 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre épargne salariale et rémunérations: une analyse des stratégies, de la cohérence des pratiques et du rôle modérateur des relations professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Guillot-Soulez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Floquet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Stévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DARES. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -11691,51 +11691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des relations sociales sur la performance des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Wechtler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11899,337 +11899,337 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi les salariés se syndiquent-ils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Restaurer le dialogue social en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact réel des syndicats sur les performances des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de l’activité syndicale sur les salaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les difficultés de la négociation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724371v1</w:t>
-              </w:r>
-[...184 lines deleted...]
-                <w:t xml:space="preserve">hal-04724294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des leviers pour améliorer l’efficacité du dialogue social en France</w:t>
               </w:r>
@@ -12508,51 +12508,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05294904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ashwin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2018-0369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hubler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#1105;l Ory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793917751144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V9WGBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2013.851934" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369455v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Giles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost H. Heckemeyer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Johnston" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514553v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris (hristos) Doucouliagos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VLV55XK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075249v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700104" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.084.0061" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923909v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701120270010" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0075" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bryson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Forth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959680111400907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12122-011-9106-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZB2RWZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-232X.2008.00549.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011724ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007306ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-232X.00310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSD9SKW2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457708v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457676v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Manseri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hubler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458030v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457990v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976893v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976886v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsden" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976884v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L Kruse" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518186v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512757v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537567v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976912v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976909v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976916v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512763v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976938v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376112v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Freeman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315713533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kleber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_204-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845259413-240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696859v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696985v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696867v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucouliagos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696875v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revelli" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976787v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0742-6186(06)15001-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gv7tss6xk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05442578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t9vd6hwrk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sgafn4af" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458202v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vmntyqxc3" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984560v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qrg6txqpu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458185v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e7g5v5gd4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hegv4keg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Stanley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqvdsveny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxspvnkhn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nfpda4ujc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3ctqx4x9v" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN22002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724323v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724371v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724406v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724294v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05294904v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ashwin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gomez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laroche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.70014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Guo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJM-11-2018-0369" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527812v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Kruse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.D. Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12483" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137669v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hubler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Louargant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;no&#1105;l Ory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12317" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137429v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Freeman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019793917751144" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137434v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1748-8583.12152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976806v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0071" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01692921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Salesina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hrm.21784" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976978v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Floquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Guery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Guillot-Soulez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne St&#233;venot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/0935-9915-2016-4-219" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01371737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.100.0041" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137655v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjir.12193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6V9WGBMP-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884095v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Creusier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Camus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.171.0020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00973518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.092.0003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369785v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0023656X.2013.851934" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bourion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bournois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Plane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris (hristos) Doucouliagos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irel.12020" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6VLV55XK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369455v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Giles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jost H. Heckemeyer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Johnston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380717v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Point" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.084.0061" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923909v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Soulez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701120270010" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Noel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Persson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.046.0283" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01380942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pichault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.122.0007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514814v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Azan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.058.0075" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011202700104" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884101v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.081.0019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Bryson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Forth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959680111400907" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138142v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Wechtler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12122-011-9106-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZB2RWZM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-232X.2008.00549.x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Allouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976866v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138187v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/011724ar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923906v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976859v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138222v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007306ar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-232X.00310" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RSD9SKW2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457708v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457676v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riyad Manseri" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458030v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Ory" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hubler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04295193v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03466480v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976884v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas L Kruse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976873v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976893v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsden" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976897v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gauti&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537716v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komivi Afawubo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976916v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976909v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512763v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512759v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976912v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976940v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976938v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976942v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976935v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Capelle-Blancard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Poulain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029956v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01374320v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376119v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376120v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376112v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863544v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137061v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069588v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02137119v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01375364v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hristos Doucouliagos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02139533v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830582v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04920685v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Moulin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807334229-grh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527788v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807321038-grh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02537714v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.laroc.2018.01" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976776v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B Freeman" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315713533" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696841v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01693053v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rappin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Kleber" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976798v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976802v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167276v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-57365-6_204-1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02527793v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01697327v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5771/9783845259413-240" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696985v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696867v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doucouliagos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Revelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01696859v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976793v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976787v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976796v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0742-6186(06)15001-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976946v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02138211v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572195v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.gv7tss6xk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05442578v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.t9vd6hwrk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05463331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Thomas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04565343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3sgafn4af" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.qrg6txqpu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458185v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fronty" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.e7g5v5gd4" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05458202v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vmntyqxc3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058266v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976959v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6hegv4keg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048678v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T D Stanley" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842434v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976964v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mqvdsveny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976975v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.sxspvnkhn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976981v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.nfpda4ujc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976979v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.3ctqx4x9v" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871113v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pierronnet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simard-Casanova" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976954v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00905141v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01775378v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002NAN22002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724294v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724323v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724283v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724406v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724386v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04724306v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>