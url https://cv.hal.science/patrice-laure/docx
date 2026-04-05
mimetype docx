--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1231,456 +1231,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marangoni induced force on a drop in a Hele Shaw cell</w:t>
+                <w:t xml:space="preserve">Direct numerical simulations of two-phase immiscible wakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gallaire</w:t>
+                <w:t xml:space="preserve">Luca Biancofiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Meliga</w:t>
+                <w:t xml:space="preserve">François Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles N. Baroud</w:t>
+                <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (6), pp.062105. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 46 (4), pp.Article number 041409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4878095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/4/041409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054669v1</w:t>
+                <w:t xml:space="preserve">hal-01026220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of two-phase immiscible wakes</w:t>
+                <w:t xml:space="preserve">Marangoni induced force on a drop in a Hele Shaw cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Biancofiore</w:t>
+                <w:t xml:space="preserve">Francois Gallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gallaire</w:t>
+                <w:t xml:space="preserve">Philippe Meliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Hachem</w:t>
+                <w:t xml:space="preserve">Charles N. Baroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 46 (4), pp.Article number 041409. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (6), pp.062105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/46/4/041409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4878095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01026220v1</w:t>
+                <w:t xml:space="preserve">hal-01054669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigations of Polyester Coextrusion Instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spectral approach to inertial confined thin-film flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Mahdaoui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">E. Khayat Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 195, pp.67-76. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (1), pp.98-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.12.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fld.3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785075v1</w:t>
+                <w:t xml:space="preserve">hal-00828775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spectral approach to inertial confined thin-film flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Investigations of Polyester Coextrusion Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Khayat Roger</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 71 (1), pp.98-117. </w:t>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195, pp.67-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.3649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828775v1</w:t>
+                <w:t xml:space="preserve">hal-00785075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Lees-Edwards Boundary conditions and viscous contact for numerical simulations of particles in a shear flow</w:t>
               </w:r>
@@ -2068,51 +2068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamran Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Khayat Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (2), pp.Article number 026320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3140,152 +3140,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
+                <w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Sandino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862193v1</w:t>
+                <w:t xml:space="preserve">hal-03858361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellularization modeling of a rubber compound in injection molding conditions</w:t>
               </w:r>
@@ -3386,277 +3386,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clement Raimbault</w:t>
+                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Choquart</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828221v1</w:t>
+                <w:t xml:space="preserve">hal-03862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Choquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858327v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellularization modeling of a rubber compound in injection molding conditions</w:t>
               </w:r>
@@ -3757,51 +3757,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+                <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
@@ -3836,97 +3836,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856613v1</w:t>
+                <w:t xml:space="preserve">hal-03858327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t>
+                <w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Sandino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
@@ -3961,73 +3961,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t>
+              <w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858361v1</w:t>
+                <w:t xml:space="preserve">hal-03856613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Low-Density Polyethylene using Isobutane and CO2</w:t>
               </w:r>
@@ -4132,273 +4132,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT® device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
+                <w:t xml:space="preserve">Microscale modelling of the cellularization of a rubber compound in injection moulding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Itriago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bujeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">48èmes Journées d’Etudes des POlymères - JEPO2021, Porquerolles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410713v1</w:t>
+                <w:t xml:space="preserve">hal-03857957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale modelling of the cellularization of a rubber compound in injection moulding conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT® device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48èmes Journées d’Etudes des POlymères - JEPO2021, Porquerolles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t>
+              <w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857957v1</w:t>
+                <w:t xml:space="preserve">hal-03410713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the polyurethane viscosity during foaming</w:t>
               </w:r>
@@ -4745,151 +4745,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the injection of textured molds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of a rheology model for fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Sager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12 ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444862v1</w:t>
+                <w:t xml:space="preserve">hal-01284636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the injection of textured molds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4931,234 +4931,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congès Français de Mécanique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of a rheology model for fibre-reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
+                <w:t xml:space="preserve">Modeling the injection of textured molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Sager</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284636v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Implementation of a Rheology Model for Fiber-Reinforced Composite and Viscous Layer Approach for Friction Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp. 848-854 </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5218,51 +5218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,295 +6094,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Functionalized Multilayer Polymers in a Coextrusion Process: Experimental and Theoretical Investigations of Interfacial Instabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de l’orientation d’une fibre dans un écoulement de cisaillement pour les fluides viscoélastiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48ème colloque annuel du Groupe Français de Rhéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nantes, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00510397v1</w:t>
+                <w:t xml:space="preserve">hal-01500665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’orientation d’une fibre dans un écoulement de cisaillement pour les fluides viscoélastiques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive Functionalized Multilayer Polymers in a Coextrusion Process: Experimental and Theoretical Investigations of Interfacial Instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Maazouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème colloque annuel du Groupe Français de Rhéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 763-766, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-008-0287-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500665v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00510397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive functionalized multilayer polymers in a coextrusion process: Experimental and theoretical investigations of interfacial instabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Maazouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th international ESAFORM 2008 Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,723 +6401,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques de l'écoulement de béton chargé de fibres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521858v1</w:t>
+                <w:t xml:space="preserve">hal-00521638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques directes à l'échelle microscopique. Application aux écoulements de suspensions polydisperses concentrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beaume</w:t>
+                <w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 873-878 - ISBN 0735404143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521630v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Injection molding simulation : Taking into account the process history to predict the anisotropy in the end-use properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisa Silva</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 355-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521608v1</w:t>
+                <w:t xml:space="preserve">hal-00510562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulations numériques de l'écoulement de béton chargé de fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Toussaint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521598v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521638v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection molding simulation : Taking into account the process history to predict the anisotropy in the end-use properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssem Miled</w:t>
+                <w:t xml:space="preserve">Simulations numériques directes à l'échelle microscopique. Application aux écoulements de suspensions polydisperses concentrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2740837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00510562v1</w:t>
+                <w:t xml:space="preserve">hal-00521630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques d'écoulements de fluides complexes à l'échelle microscopique : un nouvel outil de rhéologie</w:t>
               </w:r>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Numerical Modeling of Fiber-reinforced Composites:Towards Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Matériaux : réalités et nouvelles frontières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7649,77 +7649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Molding Compression Of Fibre-Reinforced Composites for Industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8130,51 +8130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,51 +8586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9B4B970"/>
+    <w:nsid w:val="875A28AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8817,51 +8817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7358-2011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032811314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurencin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104978" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25676" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23091156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1328-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017693906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785075v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.12.014" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828775v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khayat Roger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Alba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.365-383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Itriago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itriago Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857957v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Salazar Betancourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Puaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0846-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521858v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521630v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510562v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Miled" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740837" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Megally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766535" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7358-2011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032811314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurencin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104978" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25676" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23091156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1328-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017693906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khayat Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.12.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Alba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.365-383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Itriago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itriago Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Salazar Betancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sager" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Puaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0846-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Miled" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Megally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766535" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>