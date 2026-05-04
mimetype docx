--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -449,295 +449,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT ® device</w:t>
+                <w:t xml:space="preserve">Octree Optimized Micrometric Fibrous Microstructure Generation for Domain Reconstruction and Flow Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
+                <w:t xml:space="preserve">Nesrine Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Douteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (4), pp.1243-1256. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (9), pp.1156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.25676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e23091156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185236v1</w:t>
+                <w:t xml:space="preserve">hal-03379047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octree Optimized Micrometric Fibrous Microstructure Generation for Domain Reconstruction and Flow Simulation</w:t>
+                <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT ® device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Aissa</w:t>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Douteau</w:t>
+                <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+                <w:t xml:space="preserve">Séverine Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Digonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (9), pp.1156. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (4), pp.1243-1256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e23091156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.25676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379047v1</w:t>
+                <w:t xml:space="preserve">hal-03185236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibre kinematics in dilute non-Newtonian fibre suspensions during confined and lubricated squeeze flow: direct numerical simulation and analytical modelling</w:t>
               </w:r>
@@ -896,51 +896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -974,51 +974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel anisotropic mesh adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,273 +3265,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03858361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellularization modeling of a rubber compound in injection molding conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
+                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique-CFM2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856631v1</w:t>
+                <w:t xml:space="preserve">hal-03862193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Raimbault</w:t>
+                <w:t xml:space="preserve">Cellularization modeling of a rubber compound in injection molding conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Itriago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bujeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique-CFM2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03862193v1</w:t>
+                <w:t xml:space="preserve">hal-03856631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t>
               </w:r>
@@ -3543,51 +3543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,103 +4259,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT® device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t>
@@ -4410,64 +4410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4509,77 +4509,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethane foam injection in a cavity in contact with a porous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Raimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.20008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4745,151 +4745,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Numerical Simulation of a rheology model for fibre-reinforced composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
+                <w:t xml:space="preserve">Modeling the injection of textured molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustafa Sager</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284636v1</w:t>
+                <w:t xml:space="preserve">hal-03444862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the injection of textured molds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4898,267 +4898,267 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congès Français de Mécanique 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01284632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the injection of textured molds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Nakhoul</w:t>
+                <w:t xml:space="preserve">Direct Numerical Simulation of a rheology model for fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vincent</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Sager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">12 ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444862v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Implementation of a Rheology Model for Fiber-Reinforced Composite and Viscous Layer Approach for Friction Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp. 848-854 </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5205,51 +5205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface thickness control for multiphase calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Puaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.978-983, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5532,265 +5532,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Monolithic Finite Element Approach to Compute Permeabilityatc Microscopic Scales in LCM Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast generation of complexes REV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laure</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ESAFORM Conference on Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614110v1</w:t>
+                <w:t xml:space="preserve">hal-01867811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast generation of complexes REV</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Hitti</w:t>
+                <w:t xml:space="preserve">A Monolithic Finite Element Approach to Compute Permeabilityatc Microscopic Scales in LCM Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Puaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Brescia, Italy. pp.Pages 619-622, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0846-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867811v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Studies of Suspensions of Fiber and Spherical Solid Particles</w:t>
               </w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Problems 2009 : Computational for Coupled Problems in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Ischia, Italy. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5923,51 +5923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6031,51 +6031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6401,399 +6401,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 873-878 - ISBN 0735404143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2729623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521638v1</w:t>
+                <w:t xml:space="preserve">hal-00521598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Injection molding simulation : Taking into account the process history to predict the anisotropy in the end-use properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Miled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisa Silva</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 355-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2740837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2729623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00521598v1</w:t>
+                <w:t xml:space="preserve">hal-00510562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection molding simulation : Taking into account the process history to predict the anisotropy in the end-use properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Houssem Miled</w:t>
+                <w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2740837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00510562v1</w:t>
+                <w:t xml:space="preserve">hal-00521638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques de l'écoulement de béton chargé de fibres</w:t>
               </w:r>
@@ -6881,243 +6881,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Agassant</w:t>
+                <w:t xml:space="preserve">Simulations numériques directes à l'échelle microscopique. Application aux écoulements de suspensions polydisperses concentrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Beaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisa Silva</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521608v1</w:t>
+                <w:t xml:space="preserve">hal-00521630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations numériques directes à l'échelle microscopique. Application aux écoulements de suspensions polydisperses concentrées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Beaume</w:t>
+                <w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Mahdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Agassant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Coupez</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521630v1</w:t>
+                <w:t xml:space="preserve">hal-00521608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations numériques d'écoulements de fluides complexes à l'échelle microscopique : un nouvel outil de rhéologie</w:t>
               </w:r>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Megally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Processing and Design: Modeling, Simulation and Applications - NUMIFORM 2004 - Proceedings of the 8th International Conference on Numerical Methods in Industrial Forming Processes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Colombus, United States. ISBN : 0-7354-0188-8 - p. 271-275, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Numerical Modeling of Fiber-reinforced Composites:Towards Industrial Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Matériaux : réalités et nouvelles frontières »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7649,77 +7649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Molding Compression Of Fibre-Reinforced Composites for Industrial applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustafa Sager</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual European Rheology Conference (AERC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,51 +7815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Reinforcements for Optimum Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.627-669, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7932,51 +7932,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas BOYARD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials: Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-761-4</w:t>
@@ -8031,51 +8031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by P. Boisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite reinforcements for optimum performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Woodhead Publishing Limited, 619-650 - Part 4 - Characterising and Modelling Reinforcements in Composites, 2011, 978-1-84569-965-9</w:t>
@@ -8117,51 +8117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidomain Finite Element Computations: Application to Multiphasic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8255,51 +8255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculs éléments finis multidomaines : applications aux problèmes multi-phasiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Digonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8586,51 +8586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="875A28AB"/>
+    <w:nsid w:val="9E5D1972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8817,51 +8817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7358-2011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032811314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurencin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104978" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25676" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23091156" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1328-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017693906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khayat Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.12.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Alba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.365-383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Itriago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856631v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itriago Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284636v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Salazar Betancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sager" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284632v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444862v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Puaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614110v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0846-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867811v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510562v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Miled" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740837" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Megally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766535" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7358-2011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032811314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurencin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104978" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23091156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1328-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017693906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khayat Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.12.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Alba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.365-383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Itriago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itriago Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Salazar Betancourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Puaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0846-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Miled" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Megally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766535" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>