--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,8531 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8480 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Laure </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7358-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">032811314</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=f4JMaTIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of a Simple Kinetic‐Based Model to Simulate the Chemical Foaming Process During Rubber Vulcanization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Itriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pradille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.70455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05619893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D real time and in situ observation of the fibre orientation during the plane strain flow of concentrated fibre suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Martoïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.104978. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2022.104978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes – input of the thermomechanical analysis of pressure drop in the die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (4), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ipp-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT ® device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 61 (4), pp.1243-1256. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pen.25676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octree Optimized Micrometric Fibrous Microstructure Generation for Domain Reconstruction and Flow Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Douteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entropy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (9), pp.1156. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/e23091156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fibre kinematics in dilute non-Newtonian fibre suspensions during confined and lubricated squeeze flow: direct numerical simulation and analytical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 273, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.JNNFM.2019.104187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiphase Eulerian approach for modelling the polymer injection into a textured mould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (1), pp.53-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-016-1328-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01796898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively parallel anisotropic mesh adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1094342017693906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D real-time and in situ characterisation of fibre kinematics in dilute non-Newtonian fibre suspensions during confined and lubricated compression flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Laurencin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Orgéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre J.J. Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rolland Du Roscoat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.258-266. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2016.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marangoni induced force on a drop in a Hele Shaw cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Meliga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles N. Baroud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (6), pp.062105. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4878095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct numerical simulations of two-phase immiscible wakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Biancofiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fluid Dynamics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46 (4), pp.Article number 041409. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0169-5983/46/4/041409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spectral approach to inertial confined thin-film flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khayat Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (1), pp.98-117. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.3649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigations of Polyester Coextrusion Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.67-76. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2012.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Lees-Edwards Boundary conditions and viscous contact for numerical simulations of particles in a shear flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 121 (3-6 / Special Issue: French Conference on Computational Mechanics 2011: selected contributions), pp.397-406. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.714851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new three-dimensional mixed finite element for direct numerical simulation of compressible viscoelastic flows with moving free surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.55-72. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-011-1030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise generation of complex statistical Representative Volume Elements (RVEs) in a finite element context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Materials Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61, pp.224-238. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.commatsci.2012.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient two-layer thin-film flow inside a channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamran Alba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Khayat Roger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84 (2), pp.Article number 026320. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.026320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'interaction fluide-structure pour la simulation multi-échelles des procédés de mélange = Fluid-structure interaction methods for multiscale simulation of mixing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (3), pp.Pages 251-258. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2007046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical methods for solid particles in particulate flow simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3-4), pp.365-383. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/remn.16.365-383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of the Development of Interfacial Instabilities in Two Layer Coextrusion Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2004/02, pp.118-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective linear stability analysis of two-layer coextrusion flow for molten polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (1), pp.41-53. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2004.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00015338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the interfacial instabilities in the coextrusion flow of PE and PS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (2), pp.Pages 171-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00613066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convective Instabilities in the Coextrusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Fortin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Polymer Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 16 (2), pp.192 - 197. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3139/217.1635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01480072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bubble growth model and validation of chemical foaming modelling of rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Itriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical foaming of rubber -Coupled experimental and modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Itriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference (AERC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of foaming parameters for polyurethane with the FOAMAT® device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularization modeling of a rubber compound in injection molding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Itriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique-CFM2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection of polyurethane foaming on a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Choquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Polyolefins using Isobutane and CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Plastics Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellularization modeling of a rubber compound in injection molding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itriago Juan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KHK, 14th Fall Rubber Colloquium (online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Hannover, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extrusion foaming of linear and branched polypropylenes - Input of the thermomechanical analysis of pressure drop in the die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès du GFR, Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foamability of linear and branched polypropylenes by physical extrusion foaming - Input of the thermomechanical analysis of pressure drop in the die</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual European Rheology Conference, AERC 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Séville (SP), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Modelling of Extrusion Foaming Behaviour of Low-Density Polyethylene using Isobutane and CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Hibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young Rheologists Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Giron, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03858005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale modelling of the cellularization of a rubber compound in injection moulding conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Itriago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bujeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48èmes Journées d’Etudes des POlymères - JEPO2021, Porquerolles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Porquerolles (Hyères), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foaming parameter identification of polyurethane using FOAMAT® device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the polyurethane viscosity during foaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The PPS-2019 Europe/Africa Regional Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Pretoria, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyurethane foam injection in a cavity in contact with a porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference of the Polymer Processing Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphase and multiscale approaches for modelling the injection of textured moulds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.20008, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4963412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the injection of textured molds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès Français de Mécanique 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the injection of textured molds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Nakhoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03444862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Numerical Simulation of a rheology model for fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Sager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12 ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Presqu'île de Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Implementation of a Rheology Model for Fiber-Reinforced Composite and Viscous Layer Approach for Friction Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Sager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Graz, Austria. pp. 848-854 </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface thickness control for multiphase calculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th world congress on computational mechanics - WCCM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability computation on a REV with an immersed finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Puaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Esaform Conference on Material Forming: ESAFORM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Belfast, United Kingdom. pp.978-983, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3589643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de contact pour des particules en écoulement cisaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Verdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Lefebvre-Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lobry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monolithic Finite Element Approach to Compute Permeabilityatc Microscopic Scales in LCM Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Puaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brescia, Italy. pp.Pages 619-622, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-010-0846-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast generation of complexes REV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Hitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bernacki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV European Conference on Computational Mechanics (ECCM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Studies of Suspensions of Fiber and Spherical Solid Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coupled Problems 2009 : Computational for Coupled Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Ischia, Italy. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul de la perméabilité à l'échelle du VER d'un milieu fibreux non saturé par une approche éléments finis monolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Puaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales sur les suspensions de fibres et de sphères solides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM'09 - XIXème Congrès Français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive Functionalized Multilayer Polymers in a Coextrusion Process: Experimental and Theoretical Investigations of Interfacial Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th ESAFORM Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France. pp.Pages 763-766, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-008-0287-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l’orientation d’une fibre dans un écoulement de cisaillement pour les fluides viscoélastiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nantes, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactive functionalized multilayer polymers in a coextrusion process: Experimental and theoretical investigations of interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Dr. Lamnawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Maazouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international ESAFORM 2008 Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques de l'écoulement de béton chargé de fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Toussaint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique de la coextrusion de polyester : Effet de la régulation thermique et de la géométrie de la filière sur la stabilisation des instabilités interfaciales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques directes à l'échelle microscopique. Application aux écoulements de suspensions polydisperses concentrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of polyester coextrusion: Influence of the thermal parameters and the die geometry on interfacial instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Mahdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ESAFORM Conference Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Zaragoza, Spain. pp.Pages 873-878 - ISBN 0735404143, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2729623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injection molding simulation : Taking into account the process history to predict the anisotropy in the end-use properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssem Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Processing and Design, Modeling, Simulation and Applications, NUMIFORM '07: 9th International Conference on Numerical Methods in Industrial Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.Pages 355-360, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2740837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00510562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'interaction fluide-structure et théories cinétiques pour la simulation des procédés de mélange des polymères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations numériques d'écoulements de fluides complexes à l'échelle microscopique : un nouvel outil de rhéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème colloque annuel du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Calculation of the motion of rigid fibres in a viscous fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Megally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Processing and Design: Modeling, Simulation and Applications - NUMIFORM 2004 - Proceedings of the 8th International Conference on Numerical Methods in Industrial Forming Processes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Colombus, United States. ISBN : 0-7354-0188-8 - p. 271-275, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1766535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Orientation in a shear flow for power law and viscoelastic Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Férec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56ème congrès du GFR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Rennes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of extrusion foaming of polyolefins using isobutane and CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sandino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Peuvrel-Disdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Agassant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine A.E. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55ème Congrès du Groupe Français de Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Numerical Modeling of Fiber-reinforced Composites:Towards Industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Matériaux : réalités et nouvelles frontières »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modelling of Molding Compression Of Fibre-Reinforced Composites for Industrial applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Fernando Salazar Betancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Sager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Annual European Rheology Conference (AERC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short fiber composite reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Férec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite Reinforcements for Optimum Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.627-669, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819005-0.00020-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03096046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics for simulation of forming processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas BOYARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Transfer in Polymer Composite Materials: Forming Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, 2016, 978-1-84821-761-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling short fibre polymer reinforcements for composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by P. Boisse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composite reinforcements for optimum performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 619-650 - Part 4 - Characterising and Modelling Reinforcements in Composites, 2011, 978-1-84569-965-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00674709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidomain Finite Element Computations: Application to Multiphasic Problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edited by M'hamed Souli, David J. Benson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbitrary Lagrangian Eulerian and Fluid-Structure Interaction: Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Pages 221-289 - Chapter 5, 2010, 978-1-84821-131-5. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118557884.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs éléments finis multidomaines : applications aux problèmes multi-phasiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Digonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mhamed Souli Jean-François Sigrist. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interaction fluide-structure: modélisation et simulation numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes science publications : Lavoisier, Pages 166-205 - Chapitre 3, 2009, Traité Mécanique et ingénierie des matériaux. Série Matériaux et métallurgie, 978-2-7462-1715-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité du procédé de coextrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Gavrus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vergnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oeuvre collectif coordonné par Eric Felder. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces, tribologie et formage des matériaux : Mélanges offerts à François Delamare pour son 60ème anniversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses MINES ParisTech, pp.461-475, 2001, Sciences de la matière, 2-911762-25-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8586,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9E5D1972"/>
+    <w:nsid w:val="13A013C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8817,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7358-2011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032811314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072689v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurencin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104978" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379047v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23091156" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185236v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796898v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1328-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017693906" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828775v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khayat Roger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3649" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.12.014" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714851" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Alba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026320" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.365-383" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Itriago" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856646v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itriago Juan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857957v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385478v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963412" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284636v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Salazar Betancourt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sager" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253081v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.848" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590107v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Puaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589643" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614110v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0846-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509399v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509321v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509320v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510562v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Miled" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740837" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521858v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578626v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Megally" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766535" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862195v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295240v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285046v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284223v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674709v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-laure" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7358-2011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032811314" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=f4JMaTIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619893v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Itriago" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pradille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laure" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fabre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.70455" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurencin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Org&#233;as" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Corre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marto&#239;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2022.104978" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817233v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sandino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Peuvrel-Disdier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Agassant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ipp-2022-0025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Raimbault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vincent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.25676" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Aissa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Douteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Digonnet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e23091156" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Laurencin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orgeas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JNNFM.2019.104187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796898v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Nakhoul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1328-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487424v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017693906" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01371009v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2016.09.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49T16ZNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Meliga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles N. Baroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4878095" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Biancofiore" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gallaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Hachem" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/46/4/041409" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00828775v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khayat Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3649" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785075v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Mahdaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2012.12.014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00783667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lefebvre-Lepot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lobry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.714851" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00579571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Valette" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-011-1030-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699554v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hitti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2012.04.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N8NP491-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00836311v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamran Alba" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.026320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509546v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leboeuf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2007046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Basset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/remn.16.365-383" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015193v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Demay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2004.04.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7GDVG14S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00613066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01480072v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fortin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/217.1635" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368155v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Itriago" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bujeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225479v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862193v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828221v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Raimbault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Choquart" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858327v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856646v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itriago Juan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856613v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858361v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hibert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857957v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02399573v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385478v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963412" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284632v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444862v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284636v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Salazar Betancourt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Sager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01253081v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.848" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01469246v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00590107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Puaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589643" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0846-5" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01867811v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509321v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509320v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510397v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Dr. Lamnawar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Maazouz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-008-0287-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01500665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379062v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521858v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Toussaint" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521608v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521598v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2729623" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00510562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Miled" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2740837" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00521638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00531293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Megally" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1766535" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862195v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien F&#233;rec" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410720v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295240v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285046v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03096046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819005-0.00020-4" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284223v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00674709v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508514v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118557884.ch5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508511v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00616931v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gavrus" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vergnes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>