--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -66,934 +66,934 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (123)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (126)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+                <w:t xml:space="preserve">Florian Reizine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
+                <w:t xml:space="preserve">Vicky Stiegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Karcher</w:t>
+                <w:t xml:space="preserve">Marie Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+                <w:t xml:space="preserve">hal-05334494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Zhong</w:t>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian O’beirne</w:t>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Redrado</w:t>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05211856v1</w:t>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperinfection with Anisakis simplex sensu stricto: observations from a cluster of two cases in France</w:t>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Robert</w:t>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Duflot</w:t>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carelle Koudougou</w:t>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Durand</w:t>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40, pp.e00282. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295420v1</w:t>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+                <w:t xml:space="preserve">Synthesis and Biological Evaluation of Itraconazole Derivatives: Design in an Old Scaffold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+                <w:t xml:space="preserve">Shuai Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Falci</w:t>
+                <w:t xml:space="preserve">Apollonia Kalamatianou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Gonzalo Scalese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+                <w:t xml:space="preserve">Cillian O’beirne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Barth</w:t>
+                <w:t xml:space="preserve">Marta Redrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (31), pp.16192-16203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c02730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+                <w:t xml:space="preserve">hal-05211856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clade Distinction and Tracking of Clonal Spread by Fourier‐Transform Infrared Spectroscopy in Multicenter &amp;lt;i&amp;gt;Candida&amp;lt;/i&amp;gt; (&amp;lt;i&amp;gt;Candidozyma&amp;lt;/i&amp;gt;) &amp;lt;i&amp;gt;auris&amp;lt;/i&amp;gt; Outbreak</w:t>
+                <w:t xml:space="preserve">Hyperinfection with Anisakis simplex sensu stricto: observations from a cluster of two cases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camylla C de Melo</w:t>
+                <w:t xml:space="preserve">Manon Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halana L N L de Oliveira</w:t>
+                <w:t xml:space="preserve">Maureen Duflot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruna R Souza</w:t>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla V R Moura</w:t>
+                <w:t xml:space="preserve">Carelle Koudougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Oliveira</w:t>
+                <w:t xml:space="preserve">Louise Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (7), pp.e70085. </w:t>
+              <w:t xml:space="preserve">Food and Waterborne Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.e00282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.70085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fawpar.2025.e00282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334348v1</w:t>
+                <w:t xml:space="preserve">hal-05295420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
+                <w:t xml:space="preserve">Clade Distinction and Tracking of Clonal Spread by Fourier‐Transform Infrared Spectroscopy in Multicenter &amp;lt;i&amp;gt;Candida&amp;lt;/i&amp;gt; (&amp;lt;i&amp;gt;Candidozyma&amp;lt;/i&amp;gt;) &amp;lt;i&amp;gt;auris&amp;lt;/i&amp;gt; Outbreak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianca Karine Prudencio de Albuquerque</w:t>
+                <w:t xml:space="preserve">Camylla C de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Halana L N L de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+                <w:t xml:space="preserve">Bruna R Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Baron</w:t>
+                <w:t xml:space="preserve">Carla V R Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Duchesne</w:t>
+                <w:t xml:space="preserve">Rodrigo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35, pp.101583. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (7), pp.e70085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2025.101583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.70085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329491v1</w:t>
+                <w:t xml:space="preserve">hal-05334348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,161 +1038,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05181232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory management of critically ill pneumocystis pneumonia patients: a multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">A one health perspective on Diutina catenulata: Phenotypic traits, stress sensitivity, and virulence across diverse isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Reizine</w:t>
+                <w:t xml:space="preserve">Ianca Karine Prudencio de Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky Stiegler</w:t>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+                <w:t xml:space="preserve">Luc Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gallais</w:t>
+                <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.114. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.101583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-025-01503-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2025.101583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334494v1</w:t>
+                <w:t xml:space="preserve">hal-05329491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Composition, Antifungal, Antioxidant, and Hemolytic Activities of Moroccan Thymus capitatus Essential Oil</w:t>
               </w:r>
@@ -1351,64 +1351,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 68 (6), </w:t>
@@ -1704,295 +1704,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
+                <w:t xml:space="preserve">The Mortality Attributable to Candidemia in C. auris Is Higher than That in Other Candida Species: Myth or Reality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Carlos A Alvarez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moniot</w:t>
+                <w:t xml:space="preserve">Soraya Morales-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Gerson J Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Y Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (2), pp.257.e7-257.e11. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (4), pp.430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof9040430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758751v1</w:t>
+                <w:t xml:space="preserve">hal-04809127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mortality Attributable to Candidemia in C. auris Is Higher than That in Other Candida Species: Myth or Reality?</w:t>
+                <w:t xml:space="preserve">Acquired fluconazole resistance and genetic clustering in Diutina (Candida) catenulata from clinical samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos A Alvarez-Moreno</w:t>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soraya Morales-López</w:t>
+                <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerson J Rodriguez</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Y Rodriguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Robert</w:t>
+                <w:t xml:space="preserve">Virginie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (4), pp.430. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (2), pp.257.e7-257.e11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof9040430⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.09.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809127v1</w:t>
+                <w:t xml:space="preserve">hal-04758751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of New Broad-Spectrum Anti-Infectives for Eukaryotic Pathogens Using Bioorganometallic Chemistry</w:t>
               </w:r>
@@ -2106,8600 +2106,8600 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Conserved gsc1 Gene of Pneumocystis jirovecii in Patients with or without Prior Exposure to Echinocandins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Gal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fouleymata Diabira</w:t>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01563-21⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301232v1</w:t>
+                <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otomycosis Caused by the Cryptic and Emerging Species Aspergillus sydowii : Two Case Reports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototheca Infections and Ecology from a One Health Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Libisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Ds Buonafina-Paz</w:t>
+                <w:t xml:space="preserve">Monika Moravkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Ag Santos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jadson Dp Bezerra</w:t>
+                <w:t xml:space="preserve">Marcela Klimesová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2022-0137⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10050938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04759034v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+                <w:t xml:space="preserve">Lethal destructive sinusopathy due to amphotericin B-resistant Aspergillus flavus: A case report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Luiz Lagedo Ferraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Marques De Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Froes Calixto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaco Verweij</w:t>
+                <w:t xml:space="preserve">Monique Lima Martins Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Luciana Rezende Bandeira de Mello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Revista Iberoamericana de Micología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (1), pp.21-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.riam.2022.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+                <w:t xml:space="preserve">Highly Conserved gsc1 Gene of Pneumocystis jirovecii in Patients with or without Prior Exposure to Echinocandins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Fouleymata Diabira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01563-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+                <w:t xml:space="preserve">hal-04301232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lethal destructive sinusopathy due to amphotericin B-resistant Aspergillus flavus: A case report.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Otomycosis Caused by the Cryptic and Emerging Species Aspergillus sydowii : Two Case Reports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ds Buonafina-Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiago Luiz Lagedo Ferraz</w:t>
+                <w:t xml:space="preserve">Franz Ag Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Marques De Araújo</w:t>
+                <w:t xml:space="preserve">Melyna Leite-Andrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Froes Calixto</w:t>
+                <w:t xml:space="preserve">Adryelle Is Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Lima Martins Sampaio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luciana Rezende Bandeira de Mello</w:t>
+                <w:t xml:space="preserve">Jadson Dp Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de Micología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.riam.2022.01.001⟩</w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (18), pp.1437-1443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2022-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753932v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head‐to‐head comparison of CLSI, EUCAST, Etest and VITEK®2 results for Candida auris susceptibility testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Ceballos-Garzon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2022.106558⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753908v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Farfour</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316567v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 approach confirms Calcineurin-responsive zinc finger 1 (Crz1) transcription factor as a promising therapeutic target in echinocandin-resistant Candida glabrata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniela Amado</w:t>
+                <w:t xml:space="preserve">Head‐to‐head comparison of CLSI, EUCAST, Etest and VITEK®2 results for Candida auris susceptibility testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Garcia-Effron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0265777⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (4), pp.106558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2022.106558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753979v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Contribution of the anaerobic blood culture vial for the recovery of Candida glabrata : A retrospective multicentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Farfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Mizrahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bargain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myac021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03572136v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+                <w:t xml:space="preserve">CRISPR-Cas9 approach confirms Calcineurin-responsive zinc finger 1 (Crz1) transcription factor as a promising therapeutic target in echinocandin-resistant Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ceballos-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Pla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.e0265777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0265777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658122v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une expulsion bien singulière d'un ver adulte de Loa loa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Selecting a multiplex PCR panel for accurate molecular diagnosis of intestinal protists: a comparative study of Allplex ® (Seegene ® ), G-DiaParaTrio (Diagenode ® ), and RIDA ® GENE (R-Biopharm ® ) assays and microscopic examination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Aboubacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00381-6⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630278v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03572136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of TR34/L98H, TR46/Y121F/T289A and TR53 Alterations in Azole-Resistant Aspergillus fumigatus on Sterol Composition and Modifications after In Vitro Exposure to Itraconazole and Voriconazole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Une expulsion bien singulière d'un ver adulte de Loa loa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hervochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10010104⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone des Laboratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 538, pp.72-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1773-035X(21)00381-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778408v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototheca Infections and Ecology from a One Health Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active Surveillance Program to Increase Awareness on Invasive Fungal Diseases: the French RESSIF Network (2012 to 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balázs Libisch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrés Ceballos-Garzon</w:t>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Moravkova</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Klimesová</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (5), pp.938. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (3), pp.e0092022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10050938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00920-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03825222v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the antifungal effects of a plant-based compound, CIN-102, on the main septal filamentous fungi involved in human pathology</w:t>
+                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurine d'Agostino</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tesse</w:t>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Philippe Bouchara</w:t>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgar.2021.03.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03210125v1</w:t>
+                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygienic Perspectives of Wood in Healthcare Buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of the antifungal effects of a plant-based compound, CIN-102, on the main septal filamentous fungi involved in human pathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
+                <w:t xml:space="preserve">Nicolas Tesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Pailhoriès</w:t>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Aviat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+                <w:t xml:space="preserve">Jean Philippe Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mental hygiene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hygiene1010002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgar.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03338877v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antifungal effect of a plant-based product, CIN-102, on antifungal resistant filamentous fungi and their biofilms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Hygienic Perspectives of Wood in Healthcare Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pol Frippiat</w:t>
+                <w:t xml:space="preserve">Hélène Pailhoriès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.001399⟩</w:t>
+              <w:t xml:space="preserve">Mental hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hygiene1010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04482563v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collateral consequences of agricultural fungicides on pathogenic yeasts: A One Health perspective to tackle azole resistance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shawn Lockhart</w:t>
+                <w:t xml:space="preserve">In vitro antifungal effect of a plant-based product, CIN-102, on antifungal resistant filamentous fungi and their biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurine d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yee‐chun Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ferry Hagen</w:t>
+                <w:t xml:space="preserve">Jean Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13404⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 70 (9), pp.768-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.001399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630279v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genotypic, proteomic, and phenotypic approaches to decipher the response to caspofungin and calcineurin inhibitors in clinical isolates of echinocandin-resistant&amp;lt;i&amp;gt;Candida glabrata&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ceballos-Garzon</w:t>
+                <w:t xml:space="preserve">Collateral consequences of agricultural fungicides on pathogenic yeasts: A One Health perspective to tackle azole resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Castelo‐branco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawn Lockhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Monteoliva</w:t>
+                <w:t xml:space="preserve">Yee‐chun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concha Gil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+                <w:t xml:space="preserve">Daniel Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson E Vega-Vela</w:t>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77, pp.585 - 597. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.303 - 311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkab454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04725773v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-protozoal and anti-fungal evaluation of 3,5-disubstituted 1,2-dioxolanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genotypic, proteomic, and phenotypic approaches to decipher the response to caspofungin and calcineurin inhibitors in clinical isolates of echinocandin-resistant&amp;lt;i&amp;gt;Candida glabrata&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ceballos-Garzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Pinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Lucia Monteoliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh Thuy Nguyen</w:t>
+                <w:t xml:space="preserve">Concha Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maciuk</w:t>
+                <w:t xml:space="preserve">Nelson E Vega-Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77, pp.585 - 597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkab454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320600v1</w:t>
+                <w:t xml:space="preserve">hal-04725773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Evaluation of an ELISA for the Detection of Cryptosporidium spp. Antigen in Clinical Human Stool Samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti-protozoal and anti-fungal evaluation of 3,5-disubstituted 1,2-dioxolanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Linh Thuy Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Mérat</w:t>
+                <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Kapel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Guyot</w:t>
+                <w:t xml:space="preserve">Alexandre Maciuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9020209⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47, pp.128196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2021.128196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152175v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confocal spectral microscopy, a non-destructive approach to follow contamination and biofilm formation of mCherry Staphylococcus aureus on solid surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
+                <w:t xml:space="preserve">Multicenter Evaluation of an ELISA for the Detection of Cryptosporidium spp. Antigen in Clinical Human Stool Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Mérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nattar Maneewan</w:t>
+                <w:t xml:space="preserve">Nathalie Kapel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pichon</w:t>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gharbia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ismael Oumarou-Mahamane</w:t>
+                <w:t xml:space="preserve">Karine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94939-2⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (2), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9020209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338868v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida auris : A Latent Threat to Critically Ill Patients With Coronavirus Disease 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Confocal spectral microscopy, a non-destructive approach to follow contamination and biofilm formation of mCherry Staphylococcus aureus on solid surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattar Maneewan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Lopez</w:t>
+                <w:t xml:space="preserve">Julien Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelin Esquea</w:t>
+                <w:t xml:space="preserve">Mohammed Gharbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anny Labiosa</w:t>
+                <w:t xml:space="preserve">Ismael Oumarou-Mahamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73 (9), pp.e2836-e2837. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1595⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719737v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Extend of Aspergillosis in Critically Ill Patients With Severe Influenza Pneumonia: A Multicenter Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candida auris : A Latent Threat to Critically Ill Patients With Coronavirus Disease 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Coste</w:t>
+                <w:t xml:space="preserve">Olga Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Frérou</w:t>
+                <w:t xml:space="preserve">Kelin Esquea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Raute</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Morin</w:t>
+                <w:t xml:space="preserve">Anny Labiosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004861⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73 (9), pp.e2836-e2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa1595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229050v1</w:t>
+                <w:t xml:space="preserve">hal-04719737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro identification of imidazo[1,2-a]pyrazine-based antileishmanial agents and evaluation of L. major casein kinase 1 inhibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Extend of Aspergillosis in Critically Ill Patients With Severe Influenza Pneumonia: A Multicenter Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Frérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Anaïs Raute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">Francis Couturaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cavé</w:t>
+                <w:t xml:space="preserve">Jean Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 210, pp.112956. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03108849v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Uribe</w:t>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. González</w:t>
+                <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.B. Ba</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490720v1</w:t>
+                <w:t xml:space="preserve">hal-02455791v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survival of Bacterial Strains on Wood (Quercus petraea) Compared to Polycarbonate, Aluminum and Stainless Steel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ju-Chi Chen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics9110804⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.112082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133972v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of calmodulin inhibition by fluphenazine on susceptibility, biofilm formation and pathogenicity of caspofungin-resistant Candida glabrata</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz565⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719001v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913479v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of fecal microbiota transplantation on chronic recurrent pouchitis in ulcerative colitis with ileo-anal anastomosis: study protocol for a prospective, multicenter, double-blind, randomized, controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Poinas</w:t>
+                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Planche</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Sokol</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.1379-1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-020-04330-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379520v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of antifungal caspofungin in RPMI-1640 cell culture medium by column-switching HPLC-FLD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Toubas</w:t>
+                <w:t xml:space="preserve">B. Uribe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Totet</w:t>
+                <w:t xml:space="preserve">O. González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
+                <w:t xml:space="preserve">B.B. Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188, pp.113366 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2020.113366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02543278v1</w:t>
+                <w:t xml:space="preserve">hal-03490720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood materials for limiting the bacterial reservoir on surfaces in hospitals: would it be worthwhile to go further?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of calmodulin inhibition by fluphenazine on susceptibility, biofilm formation and pathogenicity of caspofungin-resistant Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Amado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad T munir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+                <w:t xml:space="preserve">Claudia Parra Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2019-0339⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (5), pp.1187-1193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133969v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicopsis romeroi nodular subcutaneous infection in a kidney transplant recipient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+                <w:t xml:space="preserve">Impact of fecal microbiota transplantation on chronic recurrent pouchitis in ulcerative colitis with ileo-anal anastomosis: study protocol for a prospective, multicenter, double-blind, randomized, controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Trang-Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paugam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
+                <w:t xml:space="preserve">Elise Kerdreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Sabou</w:t>
+                <w:t xml:space="preserve">Alexandra Poinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Sokol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.04.028⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-020-04330-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719518v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A One Health Perspective to Recognize Fusarium as Important in Clinical Practice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+                <w:t xml:space="preserve">Survival of Bacterial Strains on Wood (Quercus petraea) Compared to Polycarbonate, Aluminum and Stainless Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ju-Chi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tanveer Munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josep Guarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (4), pp.235. </w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (11), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6040235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics9110804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03808025v2</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro immune responses of human PBMCs against Candida albicans reveals fungal and leucocyte phenotypes associated with fungal persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nidia ALVAREZ RUEDA</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Célia Rouges</w:t>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Touahri</w:t>
+                <w:t xml:space="preserve">Anne Totet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-63344-6⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125813v2</w:t>
+                <w:t xml:space="preserve">hal-02543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palindromic Peptide LfcinB (21‐25) Pal Exhibited Antifungal Activity against Multidrug‐Resistant Candida</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A One Health Perspective to Recognize Fusarium as Important in Clinical Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carlos Villamil Poveda</w:t>
+                <w:t xml:space="preserve">Valeri Sáenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuly Jenny Rivera-Monroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+                <w:t xml:space="preserve">Silvia Restrepo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Fierro-Medina</w:t>
+                <w:t xml:space="preserve">Josep Guarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (24), pp.7236-7242. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (4), pp.235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.202001329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof6040235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719734v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorales DNA detection in serum specimens for early diagnosis of mucormycosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palindromic Peptide LfcinB (21‐25) Pal Exhibited Antifungal Activity against Multidrug‐Resistant Candida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Guillerm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Yerly Vargas-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Carausu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Jean Carlos Villamil Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuly Jenny Rivera-Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Fierro-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2020.115004⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (24), pp.7236-7242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.202001329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507424v1</w:t>
+                <w:t xml:space="preserve">hal-04719734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrutinib, a Bruton's tyrosine kinase inhibitor, a new risk factor for cryptococcosis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro immune responses of human PBMCs against Candida albicans reveals fungal and leucocyte phenotypes associated with fungal persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Guimard</w:t>
+                <w:t xml:space="preserve">Nidia ALVAREZ RUEDA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Rouges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.005⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-63344-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492593v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125813v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of clonal azole-resistant isolates of Candida albicans from a patient with chronic mucocutaneous candidiasis in Colombia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood materials for limiting the bacterial reservoir on surfaces in hospitals: would it be worthwhile to go further?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Hernandez-Padilla</w:t>
+                <w:t xml:space="preserve">Muhammad T munir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Aviat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro De la Hoz</w:t>
+                <w:t xml:space="preserve">Laurence Dubreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.16-20. </w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (15), pp.1431-1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4103/jgid.jgid_74_19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2019-0339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719445v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Distribution and Comparison between EUCAST and Gradient Concentration Strips Methods for Antifungal Susceptibility Testing of 112 Aspergillus Section Nigri Isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medicopsis romeroi nodular subcutaneous infection in a kidney transplant recipient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhri Jeddi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Carrara</w:t>
+                <w:t xml:space="preserve">Charlotte Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Richards</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Milène Sasso</w:t>
+                <w:t xml:space="preserve">Marcela Sabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02510-19⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95, pp.262 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2020.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850428v1</w:t>
+                <w:t xml:space="preserve">hal-04719518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of MultiLocus Sequence Typing (MLST) and Microsatellite Length Polymorphism (MLP) for Pneumocystis jirovecii genotyping</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+                <w:t xml:space="preserve">Mucorales DNA detection in serum specimens for early diagnosis of mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Carausu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.10.005⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97 (2), pp.115004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2020.115004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03243552v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial and antileishmanial activities of extracts and some constituents from the leaves of Solanum chrysotrichum Schldl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Núñez-Mojica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Rivas-Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Núñez-Mojica</w:t>
+                <w:t xml:space="preserve">Elvira Garza-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Rivas-Galindo</w:t>
+                <w:t xml:space="preserve">Luis Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Romo-Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicinal Chemistry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (1), pp.152-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00044-020-02648-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ibrutinib, a Bruton's tyrosine kinase inhibitor, a new risk factor for cryptococcosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">T. Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.742 - 745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2020.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543503v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological exploration of a novel 1,2,4-triazole-indole hybrid molecule as antifungal agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Persistence of clonal azole-resistant isolates of Candida albicans from a patient with chronic mucocutaneous candidiasis in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luz M Wintaco-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norida Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Catalina Hernandez-Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Min Na</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Alejandro De la Hoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (1), pp.398-403. </w:t>
+              <w:t xml:space="preserve">Journal of Global Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.16-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756366.2019.1705292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4103/jgid.jgid_74_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02455791v2</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New azole antifungals with a fused triazinone scaffold</w:t>
+                <w:t xml:space="preserve">Comparison of MultiLocus Sequence Typing (MLST) and Microsatellite Length Polymorphism (MLP) for Pneumocystis jirovecii genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Montoir</w:t>
+                <w:t xml:space="preserve">Maud Gits-Muselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Guillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kossi Efouako Soklou</w:t>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112082⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18, pp.2890-2896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412473v1</w:t>
+                <w:t xml:space="preserve">pasteur-03243552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Optimization, Antifungal Activity, Selectivity, and CYP51 Binding of New 2-Aryl-3-azolyl-1-indolyl-propan-2-ols</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+                <w:t xml:space="preserve">Species Distribution and Comparison between EUCAST and Gradient Concentration Strips Methods for Antifungal Susceptibility Testing of 112 Aspergillus Section Nigri Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Richards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Shi</w:t>
+                <w:t xml:space="preserve">S. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pinson</w:t>
+                <w:t xml:space="preserve">Milène Sasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (8), 186 (32 p.). </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph13080186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02510-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02913479v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Yohann Le Govic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Touati</w:t>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cornet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Stephane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 95 (1), pp.34-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316590v1</w:t>
+                <w:t xml:space="preserve">hal-02483139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida auris : faut-il redouter l'émergence d'un champignon hautement résistant ?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718771v1</w:t>
+                <w:t xml:space="preserve">hal-02316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungicide-driven alterations in azole-resistant Aspergillus fumigatus are related to vegetable crops in Colombia, South America</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Candida auris : faut-il redouter l'émergence d'un champignon hautement résistant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.234-235</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712281v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated mucormycosis due to Lichtheimia corymbifera during ibrutinib treatment for relapsed chronic lymphocytic leukaemia: a case report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sadot-Lebouvier</w:t>
+                <w:t xml:space="preserve">Fungicide-driven alterations in azole-resistant Aspergillus fumigatus are related to vegetable crops in Colombia, South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alvarez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferry Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Delaunay</w:t>
+                <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 111 (2), pp.217-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00275514.2018.1557796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712256v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double positive CD4+CD8+ T cells are part of the adaptive immune response against Candida albicans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+                <w:t xml:space="preserve">Disseminated mucormycosis due to Lichtheimia corymbifera during ibrutinib treatment for relapsed chronic lymphocytic leukaemia: a case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Jotereau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Samuel Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadot-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humimm.2019.09.008⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (2), pp.261-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488656v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First case of Aspergillus caelatus airway colonization in a Chronic Obstructive Pulmonary Disease patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Matos Ximenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Iriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 81, pp. 85-90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijid.2019.01.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Decade of Antifungal Leads from Natural Products: 2010–2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Aldholmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ganesan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph12040182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01987699v1</w:t>
+                <w:t xml:space="preserve">hal-04718982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decade of Antifungal Leads from Natural Products: 2010–2019</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid diagnostic tests relying on antigen detection from stool as an efficient point of care testing strategy for giardiasis and cryptosporidiosis? Evaluation of a new immunochromatographic duplex assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Goudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Argy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph12040182⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (1), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2018.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718982v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One year prospective survey of azole resistance in Aspergillus fumigatus at a French cystic fibrosis reference centre: prevalence and mechanisms of resistance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Horeau-Langlard</w:t>
+                <w:t xml:space="preserve">Double positive CD4+CD8+ T cells are part of the adaptive immune response against Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Touahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. David</w:t>
+                <w:t xml:space="preserve">Francine Jotereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (7), pp.1884-1889. </w:t>
+              <w:t xml:space="preserve">Human Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 80, pp.999 - 1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.humimm.2019.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712354v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain abscess to Rasamsonia argillacea in a patient with chronic granulomatous disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One year prospective survey of azole resistance in Aspergillus fumigatus at a French cystic fibrosis reference centre: prevalence and mechanisms of resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paret</w:t>
+                <w:t xml:space="preserve">I. Danner-Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Le Scornet</w:t>
+                <w:t xml:space="preserve">D. Horeau-Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deschanvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Gaborit</w:t>
+                <w:t xml:space="preserve">V. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (7), pp.1884-1889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712432v1</w:t>
+                <w:t xml:space="preserve">hal-04712354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between MALDI-TOF MS and MicroScan in the identification of emerging and multidrug resistant yeasts in a fourth-level hospital in Bogotá, Colombia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+                <w:t xml:space="preserve">Brain abscess to Rasamsonia argillacea in a patient with chronic granulomatous disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Paret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Cortes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">T. Le Scornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edna Zamora-Cruz</w:t>
+                <w:t xml:space="preserve">C. Deschanvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melva Linares</w:t>
+                <w:t xml:space="preserve">R. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre de l'Infectiologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718726v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise genome editing using a CRISPR-Cas9 method highlights the role of CoERG11 amino acid substitutions in azole resistance in Candida orthopsilosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Comparison between MALDI-TOF MS and MicroScan in the identification of emerging and multidrug resistant yeasts in a fourth-level hospital in Bogotá, Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Ceballos-Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrike Binder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Robert</w:t>
+                <w:t xml:space="preserve">Edna Zamora-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melva Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz204⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-019-1482-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827474v1</w:t>
+                <w:t xml:space="preserve">hal-04718726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the first commercial multiplex PCR kit (ParaGENIE Crypto-Micro Real-Time PCR) for the detection of Cryptosporidium spp., Enterocytozoon bieneusi, and Encephalitozoon intestinalis from fecal samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Precise genome editing using a CRISPR-Cas9 method highlights the role of CoERG11 amino acid substitutions in azole resistance in Candida orthopsilosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Valot</w:t>
+                <w:t xml:space="preserve">Lisa Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2019.04.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (8), pp.2230-2238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02483139v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Hung Dao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Jacquot</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Baratte</w:t>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (13), pp.2250-2255. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.05.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011408v1</w:t>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivalent Fucosides with Nanomolar Affinity for the Aspergillus fumigatus Lectin FleA Prevent Spore Adhesion to Pneumocytes</w:t>
+                <w:t xml:space="preserve">Benzofuro[3,2-d]pyrimidines inspired from cercosporamide CaPkc1 inhibitor: Synthesis and evaluation of fluconazole susceptibility restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lehot</w:t>
+                <w:t xml:space="preserve">Viet Hung Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ourliac-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
+                <w:t xml:space="preserve">Catherine Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dussouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurore Cabanettes</w:t>
+                <w:t xml:space="preserve">Blandine Baratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201803602⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (13), pp.2250-2255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2018.05.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02140873v1</w:t>
+                <w:t xml:space="preserve">hal-03011408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Multivalent Fucosides with Nanomolar Affinity for the Aspergillus fumigatus Lectin FleA Prevent Spore Adhesion to Pneumocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lehot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Laude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+                <w:t xml:space="preserve">Christophe Dussouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Argy</w:t>
+                <w:t xml:space="preserve">Sami Brument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (72), pp.19243-19249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201803602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987706v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02140873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of sporadic cases of Candida auris in Colombia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Parra-Giraldo</w:t>
+                <w:t xml:space="preserve">Evaluation of a new multiplex PCR assay (ParaGENIE G-Amoeba Real-Time PCR kit) targeting Giardia intestinalis, Entamoeba histolytica and Entamoeba dispar/Entamoeba moshkovskii from stool specimens: evidence for the limited performances of microscopy-based approach for amoeba species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Valderrama</w:t>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gloria Cortes-Fraile</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Ariza</w:t>
+                <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2018.01.034⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (11), pp.1205-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795018v2</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First report of sporadic cases of Candida auris in Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Parra-Giraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamprecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Sandra Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Bader</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Gloria Cortes-Fraile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Steinmann</w:t>
+                <w:t xml:space="preserve">Javier Garzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ariza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 183 (1), pp.151-160. </w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 69, pp.63-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2018.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997691v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow contributes to diversification of the major fungal pathogen $Candida\ albicans$</w:t>
+                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+                <w:t xml:space="preserve">A. Hamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Maufrais</w:t>
+                <w:t xml:space="preserve">O. Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Diogo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Perin</w:t>
+                <w:t xml:space="preserve">J. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04787-4⟩</w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (1), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01815656v1</w:t>
+                <w:t xml:space="preserve">hal-03997691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Gene flow contributes to diversification of the major fungal pathogen $Candida\ albicans$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Maufrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+                <w:t xml:space="preserve">Dorothée Diogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Marina Marcet-Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Aurélie Perin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04787-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01815656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of antifungal drug resistance in yeasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmus Hare Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10906,77 +10906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Home Environment as a Source of Life-Threatening Azole-Resistant Aspergillus fumigatus in Immunocompromised Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferry Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Toublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11040,64 +11040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Human and Candida Cellular Interactions Lead to Controlled or Persistent Infection Outcomes during Granuloma-Like Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Misme-Aucouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Albassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11151,5549 +11151,5933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology, risk factor, species distribution, antifungal resistance and outcome of Candidemia at a single French hospital: a 7-year study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Tadec</w:t>
+                <w:t xml:space="preserve">S. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
+                <w:t xml:space="preserve">C. Nourrisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12470⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.190.e1-190.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813883v1</w:t>
+                <w:t xml:space="preserve">hal-01698271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econazole imprinted textiles with antifungal activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of cryptic Candida species by MALDI-TOF mass spectrometry, not all MALDI-TOF systems are the same: focus on the C. parapsilosis species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Loubersac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Ariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirza Akram Hossain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Théberge</w:t>
+                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86 (4), pp.385 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2016.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02512446v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Epidemiology, risk factor, species distribution, antifungal resistance and outcome of Candidemia at a single French hospital: a 7-year study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samuel Pineau</w:t>
+                <w:t xml:space="preserve">Thomas Gastinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Cédric Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 59 (5), pp.296-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882324v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saksenaea erythrospora infection after medical tourism for esthetic breast augmentation surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Econazole imprinted textiles with antifungal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerson Rodríguez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Soraya Morales-López</w:t>
+                <w:t xml:space="preserve">Mirza Akram Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Cantillo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+                <w:t xml:space="preserve">Aicha Benhaddou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Théberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.05.032⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800624v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02512446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is real-time PCR-based diagnosis similar in performance to routine parasitological examination for the identification of Giardia intestinalis , Cryptosporidium parvum / Cryptosporidium hominis and Entamoeba histolytica from stool samples? Evaluation of a new commercial multiplex PCR assay and literature review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Nourrisson</w:t>
+                <w:t xml:space="preserve">Saksenaea erythrospora infection after medical tourism for esthetic breast augmentation surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Morales-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Cantillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2015.10.019⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49, pp.107-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2016.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698271v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03800624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of cryptic Candida species by MALDI-TOF mass spectrometry, not all MALDI-TOF systems are the same: focus on the C. parapsilosis species complex</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Ariza</w:t>
+                <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Pepin-Puget</w:t>
+                <w:t xml:space="preserve">Sébastien Barbarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2016.08.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (5), pp.1409-1409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397030v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04882324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is procalcitonin increased in cases of invasive amoebiasis? A retrospective, observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Recipon</w:t>
+                <w:t xml:space="preserve">First Description of Azole-Resistant Aspergillus fumigatus Due to TR 46 /Y121F/T289A Mutation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Piver</w:t>
+                <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Caille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Pihet</w:t>
+                <w:t xml:space="preserve">Stéphane Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.08.014⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (7), pp.4331-4335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00127-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395094v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antileishmanial activity and cytotoxicity of 2,3-diaryl- and 2,3,8-trisubstituted imidazo[1,2-a]pyrazines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+                <w:t xml:space="preserve">Is procalcitonin increased in cases of invasive amoebiasis? A retrospective, observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Recipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Rivière</w:t>
+                <w:t xml:space="preserve">Eric Piver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizeth Bodero</w:t>
+                <w:t xml:space="preserve">Agnès Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pihet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83 (4), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03216056v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02395094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Description of Azole-Resistant Aspergillus fumigatus Due to TR 46 /Y121F/T289A Mutation in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Synthesis, antileishmanial activity and cytotoxicity of 2,3-diaryl- and 2,3,8-trisubstituted imidazo[1,2-a]pyrazines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Favennec</w:t>
+                <w:t xml:space="preserve">Guillaume Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dominique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Meis</w:t>
+                <w:t xml:space="preserve">Lizeth Bodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 59 (7), pp.4331-4335. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103, pp.381-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00127-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2015.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317942v1</w:t>
+                <w:t xml:space="preserve">hal-03216056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of novel 4-alkapolyenylpyrrolo[1,2-a]quinoxalines as antileishmanial agents – Part III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Ronga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco del Favero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Soum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.378-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of a Novel Broad-Spectrum Antifungal Agent Derived from Albaconazole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tonnerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.288-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ml300429p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Miegeville</w:t>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03827331v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Séraphin</w:t>
+                <w:t xml:space="preserve">Deciphering azole resistance mechanisms with a focus on transcription factor-encoding genes TAC1, MRR1 and UPC2 in a set of fluconazole-resistant clinical isolates of Candida albicans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Myriam Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Gatto</w:t>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (5), pp.410-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05519307v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-AGEs and antiparasitic activity of an original prenylated isoflavonoid and flavanones isolated from Derris ferruginea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Helesbeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Séraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (3), pp.498-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.phytol.2013.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplexed infectious protein microarray immunoassay suitable for the study of the specificity of monoclonal immunoglobulins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Gourain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Garderet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Coste-Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 433, pp.202 - 209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ab.2012.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01401584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Landreau</w:t>
+                <w:t xml:space="preserve">High prevalence of triazole resistance in Aspergillus fumigatus, especially mediated by TR/L98H, in a French cohort of patients with cystic fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">van Hung Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Derbré</w:t>
+                <w:t xml:space="preserve">Guillaume Ghislain Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Grellier</w:t>
+                <w:t xml:space="preserve">Isabelle Danner-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haloun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sacchetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (8), pp.1870-1873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02047397v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02262445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of 2,3-diarylimidazo[1,2-a]pyridines as antileishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 58, pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03822982v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of triazole resistance in Aspergillus fumigatus, especially mediated by TR/L98H, in a French cohort of patients with cystic fibrosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Danner-Boucher</w:t>
+                <w:t xml:space="preserve">Preparative Isolation, Fast Centrifugal Partition Chromatography Purification and Biological Activity of Cajaflavanone from Derris ferruginea Stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Haloun</w:t>
+                <w:t xml:space="preserve">Anne Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sacchetto</w:t>
+                <w:t xml:space="preserve">van Hung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dks160⟩</w:t>
+              <w:t xml:space="preserve">Phytochemical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.152-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pca.1336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262445v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02047397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of 2,3-diarylimidazo[1,2-a]pyridines as antileishmanial agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">Amino acid substitutions in the Candida albicans sterol 5,6-desaturase (Erg3p) confer azole resistance: characterization of two novel mutants with impaired virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Miegeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (9), pp.2131-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dks186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2012.10.048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03882013v1</w:t>
+                <w:t xml:space="preserve">hal-03822982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Invasive Infection with Fungemia Due to Microascus cirrosus after Heart and Lung Transplantation in a Patient with Cystic Fibrosis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First Human Model of In Vitro Candida albicans Persistence within Granuloma for the Reliable Study of Host-Fungi Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lepoivre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Albassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Deknuydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Altare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00127-11⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (6), pp.e40185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02262481v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Synthesis, and in vitro Antifungal Activity of 1-[(4-Substituted-benzyl)methylamino]-2-(2,4-difluorophenyl)-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemMedChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (5), pp.816 - 825. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.201000530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Rouger</w:t>
+                <w:t xml:space="preserve">Amino Acid Substitutions at the Major Insertion Loop of Candida albicans Sterol 14alpha-Demethylase Are Involved in Fluconazole Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gastinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.e21239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0021239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03247823v1</w:t>
+                <w:t xml:space="preserve">hal-05624004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muriel Duflos</w:t>
+                <w:t xml:space="preserve">Fatal Invasive Infection with Fungemia Due to Microascus cirrosus after Heart and Lung Transplantation in a Patient with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Miossec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lepoivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (7), pp.2743-2747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00127-11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04792103v1</w:t>
+                <w:t xml:space="preserve">pasteur-02262481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disseminated Scedosporium/Pseudallescheria Infection after Double-Lung Transplantation in Patients with Cystic Fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Haloun</w:t>
+                <w:t xml:space="preserve">A novel large regulator RNA, B2, partially overlaps the HEF1/NEDD9/Cas-L gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Malleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tomasoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Chinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01840-09⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (6), pp.897-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ijmm_00000420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134637v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for amino acid substitutions in the Candida albicans Erg11 protein of azole-susceptible and azole-resistant clinical isolates: new substitutions and a review of the literature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+                <w:t xml:space="preserve">Isoquinolines from the Roots of Thalictrum flavum L. and Their Evaluation as Antiparasitic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Ropivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Derbré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.11.006⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 15 (9), pp.6476-6484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules15096476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03830187v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03247823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel large regulator RNA, B2, partially overlaps the HEF1/NEDD9/Cas-L gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Chinou</w:t>
+                <w:t xml:space="preserve">Synthesis and in vitro antifungal evaluation of 2-(2,4-difluorophenyl)-1-[(1 H -indol-3-ylmethyl)methylamino]-3-(1 H -1,2,4-triazol-1-yl)propan-2-ols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Ferchaud-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (2), pp.261-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/14756366.2010.503607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ijmm_00000420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03870039v1</w:t>
+                <w:t xml:space="preserve">hal-04792103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Picot</w:t>
+                <w:t xml:space="preserve">Disseminated Scedosporium/Pseudallescheria Infection after Double-Lung Transplantation in Patients with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Horeau-Langlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (5), pp.1978 - 1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01840-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689192v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Screening for amino acid substitutions in the Candida albicans Erg11 protein of azole-susceptible and azole-resistant clinical isolates: new substitutions and a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (4), pp.373-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2009.11.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689191v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of new antifungal agents: synthesis and evaluation of 1-[(1H-indol-5-ylmethyl)amino]-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (20), pp.5833 - 5836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Crépin</w:t>
+                <w:t xml:space="preserve">Infectivity of Leishmania mexicana Is Associated with Differential Expression of Protein Kinase C-Like Triggered during a Cell-Cell Contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Alvarez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (10), pp.e7581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0007581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689196v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial polyphenols from Garcinia vieillardii.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Litaudon</w:t>
+                <w:t xml:space="preserve">Synthesis and structure–activity relationships of 2-phenyl-1-[(pyridinyl- and piperidinylmethyl)amino]-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.301 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00294806v1</w:t>
+                <w:t xml:space="preserve">hal-01689192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+                <w:t xml:space="preserve">Design, synthesis and evaluation of 3-(imidazol- 1-ylmethyl)indoles as antileishmanial agents. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.1067 - 1075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360802610795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01689197v1</w:t>
+                <w:t xml:space="preserve">hal-01689191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId563" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis, and evaluation of 1-(N-benzylamino)-2-phenyl-3-(1H-1,2,4-triazol-1-yl)propan-2-ols as antifungal agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Young Min Na</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (6), pp.1820 - 1824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.02.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689291v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antileishmanial polyphenols from Garcinia vieillardii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Emmanuelle Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumaa Merza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 79 (1), pp.42-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2007.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689215v1</w:t>
+                <w:t xml:space="preserve">hal-00294806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Synthesis and antifungal activities of new fluconazole analogues with azaheterocycle moiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Duflos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nidia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (13), pp.3686 - 3689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2007.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689240v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antileishmanial activity of new imidazolidin-2-one derivatives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
+                <w:t xml:space="preserve">Antileishmanial activities and mechanisms of action of indole-based azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Abdala-Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0223-5234(03)00119-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (3), pp.277 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360600700517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02389889v1</w:t>
+                <w:t xml:space="preserve">hal-01689215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">A 3D-QSAR CoMSIA study on 3-azolylmethylindoles as anti-leishmanial agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              <w:t xml:space="preserve">SAR and QSAR in Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.299 - 309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10659360600787494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01689264v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId596" w:history="1">
+                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-Imidazolylalkylindoles. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hiam Abdala</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 17 (6), pp.353 - 358. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 19 (6), pp.451 - 457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14756360412331280509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1475636021000005613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01689261v1</w:t>
+                <w:t xml:space="preserve">hal-01689240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Activity of a New Antifungal Azolyl-substituted Indole Against Aspergillus fumigatus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId615" w:history="1">
+                <w:t xml:space="preserve">Synthesis and antileishmanial activity of new imidazolidin-2-one derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidia Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Robert-Piessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1475636021000005686⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (7-8), pp.711-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0223-5234(03)00119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689259v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Synthesis and antifungal activity of new 1-halogenobenzyl-3-imidazolylmethylindole derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 38 (1), pp.75 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0223-5234(02)00005-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 3-(α-Azolylbenzyl)indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiam Abdala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (6), pp.353 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636021000005613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Vitro Activity of a New Antifungal Azolyl-substituted Indole Against Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young Min Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Baut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Enzyme Inhibition and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 17 (6), pp.425 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1475636021000005686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Potential application of plant lipid transfer proteins for drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Baut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 62 (5), pp.555 - 560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0006-2952(01)00708-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16703,288 +17087,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triazole-indole hybrid molecules as antifungal agents: Design, synthesis and biological activity, and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Min Na</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Mularoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Electronic Conference on Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Sciforum.net, France. pp.11577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ECMC2021-11577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16994,404 +17378,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host innate immune response to echinocandins-resistant Candida glabrata clinical isolates: impact on the management of candidemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Maubon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Trends in Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micafungin susceptibility of the most common&amp;lt;em&amp;gt; Candida&amp;lt;/em&amp;gt; species in 16 French university hospitals : comparison between the Etest® and the EUCAST methods (MICACAND study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Angoulevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ECCMID, European Congress of Clinical Microbiology and infectious deseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 332 p., 2015, Antifungal susceptibility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scédosporiose disséminée après transplantation pulmonaire : une complication rare chez le patient atteint de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Horeau-Langlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gay-Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Haloun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Poitiers, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17401,165 +17785,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onychomycoses. Journal of Medical Mycology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Contet-Audonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gari-Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boualem Sendid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chabasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, pp.362, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1156-5233(14)00294-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17569,161 +17953,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varied mutual growth inhibition between commensal yeasts and E. coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Pingault--Ordronneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vashineta Ragoobeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastiaan Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId668"/>
+      <w:footerReference w:type="default" r:id="rId682"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17870,51 +18254,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camylla C de Melo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halana L N L de Oliveira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Souza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V R Moura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Oliveira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70085" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11122837" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809127v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Morales-L&#243;pez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson J Rodriguez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Y Rodriguez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040430" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301232v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouleymata Diabira" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01563-21" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759034v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ds Buonafina-Paz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ag Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyna Leite-Andrade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adryelle Is Alves" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadson Dp Bezerra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2022-0137" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753932v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Luiz Lagedo Ferraz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Froes Calixto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lima Martins Sampaio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rezende Bandeira de Mello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2022.01.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753908v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garcia-Effron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cordoba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2022.106558" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825222v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moravkova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Klimesov&#225;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050938" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine d'Agostino" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tesse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchara" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.03.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338877v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tanveer Munir" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hygiene1010002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04482563v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pol Frippiat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001399" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725773v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Monteoliva" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Gil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson E Vega-Vela" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab454" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320600v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pinet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128196" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152175v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;rat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020209" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338868v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattar Maneewan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gharbia" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Oumarou-Mahamane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94939-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719737v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lopez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Esquea" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Labiosa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1595" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229050v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fr&#233;rou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raute" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004861" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133972v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Chi Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9110804" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719001v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garz&#243;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra Giraldo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz565" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379520v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trang-Poisson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kerdreux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poinas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04330-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133969v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T&#160;munir" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2019-0339" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04719518v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paugam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.04.028" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808025v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri S&#225;enz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guarro" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040235" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04125813v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia ALVAREZ RUEDA" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Touahri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63344-6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719734v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerly Vargas-Casanova" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Villamil Poveda" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuly Jenny Rivera-Monroy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fierro-Medina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001329" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507424v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guillerm" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Carausu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115004" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492593v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brochard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guimard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz M Wintaco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norida Velez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Hernandez-Padilla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro De la Hoz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jgid.jgid_74_19" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850428v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02510-19" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243552v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718771v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712256v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grossi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadot-Lebouvier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.10.004" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488656v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Jotereau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2019.09.008" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823684v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos Ximenes" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iriarte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarado" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.01.043" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712432v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Scornet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschanvre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718726v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Zamora-Cruz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melva Linares" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1482-y" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827474v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lombardi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Binder" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz204" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140873v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lehot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dussouy" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cabanettes" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803602" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795018v2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra-Giraldo" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valderrama" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes-Fraile" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garz&#243;n" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.01.034" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01815656v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Diogo" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04787-4" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842639v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hare Jensen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.05.012" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399473v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauchy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bautin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nseir" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wintjens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12436" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882099v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez- Rueda" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00807-16" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tadec" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Talarmin" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12470" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800624v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cantillo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.05.032" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395094v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Recipon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.08.014" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01401584v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feron" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garderet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coste-Burel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.012" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262445v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner-Boucher" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haloun" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sacchetto" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks160" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262481v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepoivre" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00127-11" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134637v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horeau-Langlard" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01840-09" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830187v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besse" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.11.006" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV269LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870039v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chinou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijmm_00000420" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389889v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sabourin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert-Piessard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0223-5234(03)00119-3" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX28570J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689248v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pato" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(01)00708-0" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LVF9FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332099v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333625v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Contet-Audonneau" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gari-Toussaint" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabasse" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1156523314002947" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1156-5233(14)00294-7" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519243v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pingault--Ordronneau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashineta Ragoobeer" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chambon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Cockx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Zhong" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apollonia Kalamatianou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Scalese" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian O&#8217;beirne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Redrado" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c02730" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334348v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camylla C de Melo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halana L N L de Oliveira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Souza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla V R Moura" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Oliveira" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianca Karine Prudencio de Albuquerque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Duchesne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2025.101583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805121v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Amakran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hamoudane" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamarti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Picot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202300563" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879909v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ourliac-Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.00022-24" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginaldo Lima-Neto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Sa Neta" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos At Valeriano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rejane Neves" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Lacerda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2023-0044" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04805310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Asad" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D Laurent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11122837" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809127v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Morales-L&#243;pez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson J Rodriguez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Y Rodriguez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof9040430" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311470v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyeim Jung" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Bulman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Ng" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Vinck" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.3c01333" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825222v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Libisch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Moravkova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Klimesov&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10050938" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Luiz Lagedo Ferraz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Marques De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Froes Calixto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Lima Martins Sampaio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Rezende Bandeira de Mello" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.riam.2022.01.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301232v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouleymata Diabira" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01563-21" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759034v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ds Buonafina-Paz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Ag Santos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melyna Leite-Andrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adryelle Is Alves" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jadson Dp Bezerra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2022-0137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Garcia-Effron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Cordoba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rodriguez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2022.106558" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Farfour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Brun" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Mizrahi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bargain" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ceballos-Garzon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Roman" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Amado" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0265777" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03572136v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Aboubacar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03658122v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sitbon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00920-22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03108849v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112956" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine d'Agostino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tesse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchara" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.03.017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338877v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tanveer Munir" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pailhori&#232;s" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aviat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lepelletier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hygiene1010002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04482563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pol Frippiat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001399" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725773v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Monteoliva" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concha Gil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson E Vega-Vela" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkab454" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320600v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pinet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Thuy Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maciuk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2021.128196" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03152175v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia M&#233;rat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kapel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guyot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9020209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338868v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattar Maneewan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pichon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gharbia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Oumarou-Mahamane" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94939-2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719737v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lopez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelin Esquea" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Labiosa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa1595" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229050v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Coste" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fr&#233;rou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Raute" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Couturaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Morin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004861" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455791v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Min Na" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756366.2019.1705292" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412473v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montoir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Guillon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gazzola" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Efouako Soklou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913479v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Shi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pinson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph13080186" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490720v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Uribe" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.B. Ba" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113366" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Ceballos-Garz&#243;n" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra Giraldo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz565" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Trang-Poisson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kerdreux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poinas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Planche" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-020-04330-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133972v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Chi Chen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics9110804" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808025v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeri S&#225;enz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Restrepo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Guarro" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6040235" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719734v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerly Vargas-Casanova" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlos Villamil Poveda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuly Jenny Rivera-Monroy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fierro-Medina" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.202001329" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04125813v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia ALVAREZ RUEDA" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Touahri" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Misme-Aucouturier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63344-6" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03133969v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad T&#160;munir" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubreil" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2019-0339" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04719518v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paugam" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.04.028" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507424v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guillerm" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Carausu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115004" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721673v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo N&#250;&#241;ez-Mojica" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Rivas-Galindo" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Garza-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miranda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Romo-P&#233;rez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00044-020-02648-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492593v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Brochard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mahe" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guimard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2020.07.005" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719445v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz M Wintaco-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norida Velez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Hernandez-Padilla" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro De la Hoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/jgid.jgid_74_19" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243552v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gits-Muselli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2020.10.005" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04850428v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrara" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richards" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Sasso" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02510-19" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718771v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712256v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grossi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadot-Lebouvier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.10.004" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823684v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Matos Ximenes" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Iriarte" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Alvarado" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2019.01.043" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Aldholmi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ganesan" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph12040182" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488656v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Jotereau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humimm.2019.09.008" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Scornet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschanvre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718726v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edna Zamora-Cruz" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melva Linares" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-019-1482-y" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827474v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lombardi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Binder" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz204" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011408v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Hung Dao" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Baratte" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2018.05.044" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140873v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lehot" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Brissonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dussouy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Brument" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Cabanettes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201803602" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987706v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laude" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Argy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.02.007" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795018v2" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Parra-Giraldo" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Valderrama" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Cortes-Fraile" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garz&#243;n" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2018.01.034" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01815656v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Maufrais" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Diogo" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Marcet-Houben" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Perin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04787-4" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842639v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Hare Jensen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2017.05.012" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399473v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dauchy" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bautin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nseir" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wintjens" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12436" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882099v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez- Rueda" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00807-16" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698271v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valot" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2015.10.019" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D234GDKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813883v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tadec" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Talarmin" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gastinne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Miegeville" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12470" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512446v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirza Akram Hossain" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Benhaddou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Raymond" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Th&#233;berge" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2016.02.003" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800624v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Cantillo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.05.032" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02395094v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Recipon" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piver" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Caille" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.08.014" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03216056v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rivi&#232;re" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizeth Bodero" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2015.09.002" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8WMNV1B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800819v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ronga" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco del Favero" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cohen" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Soum" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.05.037" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXRNVFZB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015468v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien H&#233;dou" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonnerre" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300429p" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519307v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morel" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Helesbeux" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S&#233;raphin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Derbr&#233;" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gatto" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2013.06.002" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827331v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Besse" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gay-Andrieu" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2013.07.013" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18JTDQK8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911058v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01401584v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Feron" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charlier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gourain" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garderet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Coste-Burel" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2012.10.012" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262445v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ghislain Aubin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danner-Boucher" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Haloun" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sacchetto" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks160" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882013v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marhadour" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2012.10.048" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J36DT1QS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047397v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Hung Nguyen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1336" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4W8P01LT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822982v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacroix" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dks186" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623990v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez-Rueda" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allain" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Deknuydt" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Altare" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040185" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689176v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Giraud" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cr&#233;pin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.201000530" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-27HMQJ11-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624004v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fleury" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gastinel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0021239" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02262481v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Miossec" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lepoivre" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00127-11" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870039v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malleter" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Moreau" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tomasoni" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Chinou" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ijmm_00000420" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03247823v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Ropivia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules15096476" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792103v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferchaud-Roucher" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Duflos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/14756366.2010.503607" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03134637v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Horeau-Langlard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01840-09" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830187v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Besse" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennequin" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2009.11.006" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV269LM8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689189v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Borgne" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.08.089" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-46R6VG0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624007v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Biron" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007581" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689192v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.11.101" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXB30KRV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689191v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barres" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360802610795" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689196v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.02.027" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCHG9VPG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294806v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Hay" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumaa Merza" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2007.07.005" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8W20KLTF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689197v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2007.04.038" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XB1G7QFC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689215v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala-Valencia" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Baut" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360600700517" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689291v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10659360600787494" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689240v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidia Alvarez" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14756360412331280509" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02389889v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Robert" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sabourin" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Robert-Piessard" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0223-5234(03)00119-3" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX28570J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689264v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0223-5234(02)00005-3" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6KSJKZ8-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689261v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Abdala" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005613" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689259v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1475636021000005686" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689248v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pato" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-2952(01)00708-0" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-95LVF9FN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03556313v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mularoni" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ECMC2021-11577" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956988v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Maubon" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aldebert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332099v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03333625v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Contet-Audonneau" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gari-Toussaint" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boualem Sendid" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chabasse" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/S1156523314002947" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1156-5233(14)00294-7" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519243v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Pingault--Ordronneau" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fran&#231;ois" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vashineta Ragoobeer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Chambon" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiaan Cockx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>