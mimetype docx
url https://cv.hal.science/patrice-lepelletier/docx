--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1077,277 +1077,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
+                <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750002v1</w:t>
+                <w:t xml:space="preserve">hal-02810576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
+                <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02810576v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d'évaluation contingente appliquée au ruissellement érosif : une nouvelle approche de l'estimation du consentement à payer.</w:t>
               </w:r>
@@ -1687,277 +1687,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
+                <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747087v1</w:t>
+                <w:t xml:space="preserve">hal-01190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
+                <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
+              <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190713v1</w:t>
+                <w:t xml:space="preserve">hal-02747087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Gotheborg, Sweden. 2012</w:t>
@@ -2437,273 +2437,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Barray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Legras</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608107v2</w:t>
+                <w:t xml:space="preserve">hal-01601605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et validation d’un indice d’état biologique des sols</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christian Mougin</w:t>
+                <w:t xml:space="preserve">La biomasse fongique des sols agricoles. Influence des caractéristiques physicochimiques des sols et conséquences d'une pollution cuivrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Nationales de l’Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601605v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608107v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la structure des communautés microbiennes telluriques sour l’effet de contraintes anthropiques</w:t>
               </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème édition du colloque d’Ecologie Microbienne de l’Association Francophone d’Ecologie Microbienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. Desaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3133,51 +3133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>