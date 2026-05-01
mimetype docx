--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1077,277 +1077,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
+                <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Lepelletier</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810576v1</w:t>
+                <w:t xml:space="preserve">hal-02750002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche statistique de sélection d’Indicateurs et de Biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme national ADEME “Bioindicateurs”</w:t>
+                <w:t xml:space="preserve">Gestion et traitement des données du programme. Approche statistique de sélection d’Indicateurs et de biomarqueurs dans la surveillance de la qualité des sols et l’évaluation des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rougé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Journée Technique Nationale, Bioindicateurs pour la caractérisation des sols, ADEME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750002v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode d'évaluation contingente appliquée au ruissellement érosif : une nouvelle approche de l'estimation du consentement à payer.</w:t>
               </w:r>
@@ -1687,277 +1687,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
+                <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
+              <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190713v1</w:t>
+                <w:t xml:space="preserve">hal-02747087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil bioindicators to assess soil biodiversity and activity responses to land-use practices. Final results of the research project Bioindicators2</w:t>
+                <w:t xml:space="preserve">A statistical approach to assess soil biodiversity and biological activity responses to repeated organic amendment applications in cultivated soils - Relationships with soil functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Interdisciplinary Conference on Land Use and Water Quality: Reducing Effects of Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Haye, Netherlands. 2013</w:t>
+              <w:t xml:space="preserve">15. International Conferences of RAMIRAN (Network on R ecycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747087v1</w:t>
+                <w:t xml:space="preserve">hal-01190713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t>
               </w:r>
@@ -2120,51 +2120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Rougé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th SETAC world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Gotheborg, Sweden. 2012</w:t>
@@ -3133,51 +3133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379104v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laroutis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8484" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535232v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660817v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaumais" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Crastes Dit Sourd" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Ta&#239;bi Hassani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750002v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810576v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494731v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378969v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Debrandt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Eveill&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mahieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190713v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608107v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03494282v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Desaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>