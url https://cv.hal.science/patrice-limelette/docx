--- v0 (2026-04-11)
+++ v1 (2026-05-05)
@@ -2858,291 +2858,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Behavior in Thermoelectric Misfit Cobalt Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced pressure effect in pulsed laser deposited thin films of the strongly correlated oxide $V_{2}$$ O_{3}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chippaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.046601⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (19), pp.195109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870063v1</w:t>
+                <w:t xml:space="preserve">hal-01870059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced pressure effect in pulsed laser deposited thin films of the strongly correlated oxide $V_{2}$$ O_{3}$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Mercey</w:t>
+                <w:t xml:space="preserve">Scaling Behavior in Thermoelectric Misfit Cobalt Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Chippaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Limelette</w:t>
+                <w:t xml:space="preserve">V. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (19), pp.195109. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (4), pp.046601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.046601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870059v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Hall effect in oriented Ca 3 Co 4 O 9 thin films</w:t>
               </w:r>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly correlated properties of the thermoelectric cobalt oxide Ca 3 Co 4 O 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30A5C3C5"/>
+    <w:nsid w:val="94852551"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-limelette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4311-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076921980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48353-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mohammed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03760-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lepinoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64951-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937456" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muguerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.82.035123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saulquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.81.115113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03407003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Shkilnyy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9112188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.046601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chippaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Eng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.033403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wzietek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004114074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EB7B843FB2B6705C3377B71763129A026464926/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metcalf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088386" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-limelette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4311-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076921980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48353-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mohammed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03760-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lepinoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64951-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937456" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muguerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.82.035123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saulquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.81.115113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03407003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Shkilnyy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9112188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chippaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.046601" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Eng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.033403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wzietek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004114074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EB7B843FB2B6705C3377B71763129A026464926/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metcalf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088386" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>