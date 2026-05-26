--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -711,105 +711,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the maximum thermoelectric efficiency</w:t>
+                <w:t xml:space="preserve">Thermopower, figure of merit and Fermi integrals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.24323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0041224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-03760-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192476v1</w:t>
+                <w:t xml:space="preserve">hal-04884198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Oriented n‐Type Thermoelectric Polymers by Polarity Switching in a DPP‐Based Donor–Acceptor Copolymer Doped with FeCl 3</w:t>
               </w:r>
@@ -923,105 +923,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermopower, figure of merit and Fermi integrals</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the maximum thermoelectric efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.24323. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-03760-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0041224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884198v1</w:t>
+                <w:t xml:space="preserve">hal-03192476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermopower scaling in conducting polymers</w:t>
               </w:r>
@@ -1516,248 +1516,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties and c/a ratio of V2O3 thin films grown on C- and R-plane sapphire substrates by pulsed laser deposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Limelette</w:t>
+                <w:t xml:space="preserve">Metallic-like Wilson ratio in the polyaniline hydrochloride conducting polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Funakubo</w:t>
+                <w:t xml:space="preserve">F. Tran-Van</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (24), pp.241901. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4937456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4915342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757206v1</w:t>
+                <w:t xml:space="preserve">hal-01721210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallic-like Wilson ratio in the polyaniline hydrochloride conducting polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Brault</w:t>
+                <w:t xml:space="preserve">Transport properties and c/a ratio of V2O3 thin films grown on C- and R-plane sapphire substrates by pulsed laser deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tran-Van</w:t>
+                <w:t xml:space="preserve">Hiroshi Funakubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117 (12), </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (24), pp.241901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4915342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4937456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721210v1</w:t>
+                <w:t xml:space="preserve">hal-01757206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conductivity scaling and thermoelectric properties of polyaniline hydrochloride</w:t>
               </w:r>
@@ -2122,629 +2122,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field dependent specific heat and enhanced Wilson ratio in strongly correlated layered cobalt oxide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Evaluation of Novel Biocompatible Super-paramagnetic Iron Oxide Nanoparticles as Magnetic Anticancer Drug Carrier and Fluorescence Active Label</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Muguerra</w:t>
+                <w:t xml:space="preserve">Andriy Shkilnyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hebert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Munnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katel Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Soucé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevb.82.035123⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (13), pp.5850-5858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp9112188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870095v1</w:t>
+                <w:t xml:space="preserve">hal-03407003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From quantum criticality to enhanced thermopower in strongly correlated layered cobalt oxide</w:t>
+                <w:t xml:space="preserve">Magnetic field dependent specific heat and enhanced Wilson ratio in strongly correlated layered cobalt oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Muguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Grebille</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 82 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.82.035123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevb.81.115113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01870094v1</w:t>
+                <w:t xml:space="preserve">hal-01870095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Evaluation of Novel Biocompatible Super-paramagnetic Iron Oxide Nanoparticles as Magnetic Anticancer Drug Carrier and Fluorescence Active Label</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katel Hervé</w:t>
+                <w:t xml:space="preserve">From quantum criticality to enhanced thermopower in strongly correlated layered cobalt oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Soucé</w:t>
+                <w:t xml:space="preserve">W. Saulquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muguerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Grebille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (13), pp.5850-5858. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9112188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevb.81.115113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407003v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetoresistance scaling in the layered cobaltate Ca 3 Co 4 O 9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Limelette</w:t>
+                <w:t xml:space="preserve">Dual electronic states in thermoelectric cobalt oxide [ Bi 1.7 Ca 2 O 4 ] 0.59 CoO 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C Soret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Grebille</w:t>
+                <w:t xml:space="preserve">Sylvie Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Frésard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (24), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.245123⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870078v1</w:t>
+                <w:t xml:space="preserve">hal-01870076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual electronic states in thermoelectric cobalt oxide [ Bi 1.7 Ca 2 O 4 ] 0.59 CoO 2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raymond Frésard</w:t>
+                <w:t xml:space="preserve">Magnetoresistance scaling in the layered cobaltate Ca 3 Co 4 O 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Simon</w:t>
+                <w:t xml:space="preserve">J. C Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Muguerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Grebille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (23), </w:t>
+              <w:t xml:space="preserve">, 2008, 77 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.245123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870076v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thickness dependence of the electronic properties in V2O3 thin films</w:t>
               </w:r>
@@ -2858,291 +2858,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-induced pressure effect in pulsed laser deposited thin films of the strongly correlated oxide $V_{2}$$ O_{3}$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling Behavior in Thermoelectric Misfit Cobalt Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Limelette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Limelette</w:t>
+                <w:t xml:space="preserve">V. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fresard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195109⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (4), pp.046601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.046601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870059v1</w:t>
+                <w:t xml:space="preserve">hal-01870063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling Behavior in Thermoelectric Misfit Cobalt Oxides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strain-induced pressure effect in pulsed laser deposited thin films of the strongly correlated oxide $V_{2}$$ O_{3}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Autier-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chippaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Simon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (4), pp.046601. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (19), pp.195109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.046601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.195109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870063v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional Hall effect in oriented Ca 3 Co 4 O 9 thin films</w:t>
               </w:r>
@@ -3271,51 +3271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly correlated properties of the thermoelectric cobalt oxide Ca 3 Co 4 O 9</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Limelette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Auban-Senzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,51 +4654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94852551"/>
+    <w:nsid w:val="7DA09944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-limelette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4311-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076921980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48353-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192476v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041224" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mohammed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884198v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03760-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lepinoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64951-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757206v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937456" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721210v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915342" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muguerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.82.035123" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saulquin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.81.115113" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03407003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Shkilnyy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9112188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870078v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245123" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235118" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chippaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195109" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.046601" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Eng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.033403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wzietek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004114074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EB7B843FB2B6705C3377B71763129A026464926/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metcalf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088386" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-limelette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4311-8589" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076921980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884100v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rohmer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lansac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Hee Jang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Limelette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0242275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti&#8208;nejjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zahn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Haas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile F&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202506931" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602903v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leclerc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-48353-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Limelette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kamily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aramberri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.144104" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04884198v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-03760-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyan Zeng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Mohammed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoriia Untilova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202000880" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041224" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03192470v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lepinoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran-Van" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64951-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109266v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Negulescu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5083941" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02014824v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Alyabyeva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bavencoffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5063712" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721215v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmaltz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran Van" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5003576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tran-Van" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4915342" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757206v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Funakubo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4937456" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721203v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gouineau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Autret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4862640" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870100v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ta Phuoc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gervais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fresard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.87.035102" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Davydov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rakhmanina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Allouchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1536383X.2012.655649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03407003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriy Shkilnyy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Munnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katel Herv&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Souc&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9112188" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870095v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Muguerra" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hebert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.82.035123" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870094v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Saulquin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grebille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.81.115113" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870076v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hebert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muguerra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Fr&#233;sard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Simon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235118" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870078v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C Soret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.245123" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870065v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Simon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mercey" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Prellier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2824465" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870063v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.046601" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870059v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Autier-Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chippaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.195109" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. W. Eng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.033403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auban-Senzier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jerome" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.233108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870053v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Toudic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Froyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Gac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#233;ac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.95.215502" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wzietek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Florens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Georges" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pasquier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004114074" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5EB7B843FB2B6705C3377B71763129A026464926/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01870044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Metcalf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088386" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409468v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belrhiti-Nejjar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883842v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi El Kamily" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Escorihuela-Sayalero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rampnoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883675v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monot-Laffez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Aramberri" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995663v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F. Nataf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995674v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>