--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Longère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-lumping technique for fully explicit time integration of the shifted-basis variant of the 3D extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.118636. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of void coalescence by internal necking/shearing within XFEM via a micromechanical 3D volumetric cohesive zone model (μ-VCZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.110275. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional finite strain volumetric cohesive XFEM-based model for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110275. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate responses of some metals and alloys using a plate impact driven ring expansion test (PIDRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.104829. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Modeling of Thermo-Viscoplasticity for High-Speed Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, ICTP 2023 - Volume 4, pp.498-508. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42093-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamically consistent strain hardening variable/driving force, inelastic stored energy and self-heating in dynamic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104728. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of Humidity and Mechanical Properties of Different Grades of RT-PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Adnan Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 908, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-5rn44g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric numerical study of ASB-assisted chip formation in high-speed machining of Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2374068X.2022.2077524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPH-based numerical study of the crack arrest behaviour of rubber toughened PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-022-00617-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic, rate-dependent ductile fracture of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.374-402. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10567895211036491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile metals: Description via a three-dimensional coupled CZM-XFEM based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.107498. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging based integration method in the context of XFEM-cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.103485. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the dynamic fracture of a class of RT-PMMAs under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.219-237. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-020-00475-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature-dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Behavior of RT-PMMA Under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (05), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30880/ijie.2020.12.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in ductile materials: Assessment of three X-FEM-based enrichment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capabilities of AA2024 and AA7175 aluminum alloys under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of rate constitutive equations in presence of large strains and rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified modelling of adiabatic shear banding and subsequent micro-voiding driven dynamic failure of viscoplastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103322. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure: Some modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective/combined roles of thermal softening and dynamic recrystallization in adiabatic shear banding initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.81 - 90. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of strain localization in engineering ductile materials combining cohesive models and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.177-193. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10999-017-9370-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of high strain rate adiabatic shear banding induced failure: A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Seventy Fifth Birthday of Professor N. K. Gupta, 110, pp.219--227. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating adiabatic shear banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.1142--1169. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789516645644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: Experimental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materials and Interfaces, 80, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void collapse/growth in solid materials under overall shear loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Bhogaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Craciun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of crack propagation in ductile materials combining the GTN model and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.204-233. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of a Brazilian test and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S236-S241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of shear failure in ductile metals via back stress concept linked to damage-microporosity softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.92-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship structure steel plate failure under near-field air-blast loading: Numerical simulations vs experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy-Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706-709, pp.1318--1323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture analysis and constitutive modelling of ship structure steel behaviour regarding explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp.670-681. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2010.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Transition between Dense Metal and Damaged (Microporous) Metal Viscoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1020-1063. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789511427472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.319-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shear behaviour of a thin-walled tubular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of the structural failure of airbag inflators in the destructive testing phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.2140-2152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of impact penetration shearing employing finite strain viscoplasticity model incorporating adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3030880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic work induced heating evaluation under dynamic conditions : critical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp. 135-141. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inelastic heat fraction in the context of microstructure supported dynamic plasticity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (9), pp.992. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic heat evaluation for dynamic plastic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.285-320. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Décembre (Hors série 'Crashworthiness - Résistance aux crashs'), pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling adiabatic shear banding via damage mechanics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.3-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some issues related to the modeling of dynamic shear localization-assisted failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-52, 2019, 978-1-119-57934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear: pre- and post-critical dynamic plasticity modelling and study of impact penetration. Heat generation in this context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisson Brito ISBN 978-953-307-045-2 (papier) ; 978-953-7619-68-8 (web), pp.233-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and optimization of ballistic protection structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Engenharia, Universidade do Porto (FEUP); ABREU – Professional Congress Organizer, Jul 2025, Porto, Portugal. pp.179-180, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24840/978-972-752-323-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique des dommages induits par le phénomène d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion d'anneaux pré-entaillés pour l'étude de l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des dommages induits par le phénomène d’arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique et optimisation des structures de protection balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique; Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental set-up for the study of the dynamic damage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plate impact-driven ring expansion tests (PIDRET) to assess analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVIS2024 17th Hypervelocity Impact Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multi-fragmentation of ring: correlation between experimental results and analytical estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2024 - 14th International Conference on Mechanical and Physical Behaviour of Materials Under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chair of Artificial Intelligence in Mechanics and Manufacturing at ETH Zurich, Sep 2024, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large strain cohesive XFE formulation for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation dynamique : corrélation expérimental/analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat 2024 - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle XFE-Cohésif 3D pour le traitement de la rupture ductile en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-viscoplastique cohérente basée sur les essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nonlinear XFEM-CZM based methodology for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS European Structural Integrity Society Technical Meeting on Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation of various metals under dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCM23 - 23rd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM formulation for ductile fracture in the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF15 -15th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-CZM Based Methodology for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack arrest in impact loaded shock-resistant PMMA using SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering - Oslo (Norway) - June 5-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of metallic rings by dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-SHOCK-22, 22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set-up for the investigation of ring dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation SPH de l’arrêt et propagation de fissure sous impact dans un PMMA résistant au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation d’anneaux métalliques par expansion radiale dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH-EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche couplant XFEM et zone cohésive pour la modélisation numérique 3D de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate and loading path dependent constitutive model for Ti-6Al-4V titanium alloy subject to bird strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIV, 14th World Congress in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-cohesive zone model coupled approach for 3D numerical modeling of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics (virtual), Chicago, IL (USA), July 25-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest and propagation in impact loaded shock resistant PMMA: mesh-free numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean-Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat-Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-impact-driven ring expansion test (PIDRET) for dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125001013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125004001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate dependent anisotropic plasticity model of titanium alloy for aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2020+1 Virtual, 25th International Congress of Theoretical and Applied Mechanics, Milano (Italie), 23-27 Aug. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D numerical modelling of ductile failure by a XFEM/cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity. Fundamentals and Applications. Barcelona (Spain). Sept.7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile materials: Description via a three-dimensional coupled CZM-XFEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modelling of rate-dependent anisotropic Ti-6Al-4V titanium alloy for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling of anisotropic rate-dependent Ti-6Al-4V titanium alloy for aircraft fan blade design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMM6 6th International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement orthotrope viscoplastique de l’alliage aéronautique Ti-6Al-4V sous chargements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of XFEM and CZM for the numerical simulation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2019, 6th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale modelling of dynamic shear localization and micro-voiding assisted failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELACTAM-2019, European-Latin-American Conference of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution and consequences in adiabatic shear localization onset and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT2019 Technical Meeting on Temperature dependence of material behaviour at high strain-rate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the numerical treatment of the progressive transition between micro-voiding induced damage and crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 605 - Damage and Failure of Engineering Materials under Extreme Loading Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie couplant XFEM et CZM pour la simulation de la propagation 3D de fissures dans des métaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of lightweight alloys and polymers under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIDIC 2019 - Aerospace Structural Impact Dynamics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms of RT-PMMA under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaMAT 2019 - 13th Workshop of Dynamic Behaviour of Materials and its Applications in Industrial processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization and failure in viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization-controlled failure in structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Loïs Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 6, 6th European Conference on Computational Mechanics, Glascow (UK), 11-15 June 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic failure of viscoplastic structures under ASB and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.01005, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818301005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture behavior of RT-PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC &amp; INTCET 2018, The 4th International Conference on Defence &amp; Security Technology &amp; The 3rd International Conference on Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of aluminium alloys under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA VIII, 8th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic crack arrest capability of some metallic alloys and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.02002, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818302002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of constitutive equations, deformation and damage micro-mechanisms of Ti-6Al-4V for aircraft engine fan blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of shock resistant PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC16, 16th European Mechanics of Materials Conference, Nantes (France), 26-28 March 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Resistance of RT-PMMA under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018, 18th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brussels, Belgium. pp.402, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ICEM18-05239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale approach of dynamic shear localization-induced failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII, 13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture dynamique de matériaux structuraux par cisaillement adiabatique et micro-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation dynamique (BCA) à la rupture dans les solides viscoplastiques: Enjeux de modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEA-DAM IDF, Bruyères-le-Châtel (France), 5 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear failure of AA2024 and AA7175 under high strain rate loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAF V - 5th International Conference of Engineering Against Failure - Proceeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chios Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du comportement orthotrope viscoplastique de l’alliage Ti-6Al-4V pour bord d’attaque des aubes du fan d’un moteur d’avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative failure of AA2024 and AA7175 at low and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 16 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ASB- and microvoiding-assisted dynamic ductile failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd DYMAT Technical Meeting, Dynamic fracture of ductile materials, Trondheim (Norway), 12-14 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Adiabatic Shear Band and Microvoid induced Material Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2017, XIV International Conference on Computational Plasticity. Fundamentals and Applications, Barcelona (Spain), 5-7 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of structural degradation under adiabatic shear banding and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2017, 5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Nantes (France), 14-16 june 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear band induced chip serration in high speed machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPT2017, International Conference on Advances in Materials &amp; Processing Technologies, Chennai (India), 11-14 December 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation isotrope vs. anisotrope du processus de dégradation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact velocity-dependence of the fragmentation of shock-resistant PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dynamic shear localization until crack propagation in viscoplastic metals and alloys : a challenge for the modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACM 2017 - 10th Annual US-France ICACM Symposium on Dynamic damage and fragmentation, Ft Walton Beach (FL, USA), 17-19 May 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de cisaillement adiabatique: localisation & post-localisation vues comme détérioration singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique par cisaillement adiabatique : enjeux de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GeM, Nantes (France), 5 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of ASB-dynamic localisation as a degradation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016 - The 10th International Conference on the Mechanics of Time Dependent Materials, Paris (France), 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of shear failure caused by adiabatic shear banding and subsequent microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2016, 24th International Congress of Theoretical and Applied Mechanics, Montréal (Canada), 21-26 august 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localisation described as a damage-like mechanism: (1-D) vs. D type modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques, Strasbourg (France), 30-31 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-fracture transition in a ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain rate on the behavior and failure of 2024 and 7075 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC 2016, 3rd International Conference on Defence and Security Technology, Kuala Lumpur (Malaysia), 15-17 August 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure : modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM - Symposium on Dynamic instabilities in solids Madrid (Spain) 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high strain rate failure under ASB and microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLAST 2016, 11th International Symposium on Plasticity and Impact Mechanics, New Delhi (India), 11-14 December 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating Adiabatic Shear Banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms in high strength steel under impact loading: from ASB to full fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics, Troyes (France), 8-11 july 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales et numériques du mécanisme de localisation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Matériaux sous sollicitations intenses / Grandes vitesses fortes pressions : de l'impact à la planétologie, Aussois (France), 26-30 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fissuration dynamique de matériaux structuraux à vocation défense sous impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques DynRap du 25 et 26 Mars 2015 : Etudes de phénomènes en dynamique rapide par essais et simulations, DGA-TA, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Titanium alloys for shock oriented marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Thuaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium, San Diego, California (USA), 16-20 Août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis of ASB assisted dynamic fracture under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2015, 4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Cachan (France), 3-5 june 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique des matériaux structuraux : investigation expérimentale et éléments de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS ACO-CHOCOLAS - Endommagement et loi de comportement sous sollicitations dynamiques : Modélisation et expérimentation, Paris (France), 17-18 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Analysis of ASB-assisted Failure of Impacted Structural Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2015, 11th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading, Lugano (Suisse), 7/11 Septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticité dynamique incorporant le comportement post-critique en présence des Bandes de Cisaillement Adiabatique (BCA) et d’un endommagement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015 - Congrès Algérien de Mécanique - Damage-Behavior coupling: From the initiation to the propagation of macroscopic cracks, El Oued (Algérie), 25/29 octobre 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of the damage/crack transition in a Gurson ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dynamic crack propagation in ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ECCOMAS Young Investigators Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of structural material failure under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 16, 16th International Conference on Experimental Mechanics, Cambridge (UK), 7-11 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation numérique d'une fissure via X-FEM dans un matériau de Gurson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture par cisaillement quasi-statique et dynamique d’alliages métalliques haute résistance : investigation expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 25 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture sous taux de triaxialité négatif de l’alliage de titane Ti-6Al-4V : micro-mécanismes et effet de la vitesse de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014, Montpellier (France), 24-28 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in a Gurson ductile material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between ASB and void growth assisted shear failure mechanisms: unified modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XI, 11th World Congress on Computational Mechanics, Barcelona (Spain), 20-25 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale et numérique de la plasticité des verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la plasticité de verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yo-Koyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on materials and interfaces under high strain rate and large deformation, Metz (France), 17-21 Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Quebec, Canada. pp.1318-1323, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and rate-dependent failure in dynamically loaded viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII, International Congress and Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Costa Mesa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Aspects of Ship Structure Failure Under Airblast Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2012, 10th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-FEM assisted simulation of ductile damage induced 2D crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of multiaxial and heterogeneous mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2012, 19th International Symposium on Metastable Amorphous and Nanostructured Materials, Moscou (Russie), 18/22 Juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la rupture de structures navales sous l'effet d'explosions au contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage viscoplasticity/damage modelling and simulation for ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2011, International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-surface description of temperature- and strain rate-dependent damage initiation and growth in ductile viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS XI, XI International Conference on Computational Plasticity Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Analysis and Constitutive Modelling of Ship Structure Steel Behaviour Regarding Underwater Explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA IV, 4th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture de structures navales soumises à des explosions sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology for parameters identification of non linear material behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics of Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling and numerical simulation of ship structure response to underwater explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TMS-ABM International Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of underwater explosion-induced damage until ultimate fracture of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010, 7th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of close blast explosion induced failure of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULIA France Regional User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics based evaluation of the plastic work induced heating. Consequences on the dynamic localization conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1257-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanically rigorous evaluation of the plastic work induced heating. Consequences for dynamic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Dynamic Behaviour of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Metz, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la pénétration dynamique contrôlée par le cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of far-field underwater explosion induced damage of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1635-1641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational treatment of dynamic penetration accompanied with adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics – ECCOMAS 2008, 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'échauffement plastique adiabatique et ses conséquences sur les conditions de localisation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of airbag inflator failure under dynamic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA III, 3rd International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling and numerical simulation of dynamic anisotropic degradation of structures under adiabatic shear banding [in] Multi-phase and multi-component materials under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kazimierz Dolny, Poland. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMS 2007, Thermo-Mechanical Modeling of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain viscoplasticity model incorporating adiabatic shear banding and numerical simulation of shock induced shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Shear Behavior and Mechanisms in Materials Plasticity, Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp.CD-ROM ISBN 978-84-96736-28-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage investigations of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Pyrotechnic Automotive Safety Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium &amp; exhibition on sophisticated car occupant safety systems, Session poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies, DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006, Endommagement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of dynamic anisotropic degradation of structures under adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dijon, France. pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of thermo-elastic/viscoplastic solids containing adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2004, 21st International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT Technical Meeting - Crashworthiness and constitutive relationships for engineering materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPMM, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de détérioration par développement des bandes de cisaillement adiabatique dans le contexte thermo-élasto-viscoplastique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004, 5th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate model involving damage by adiabatic shear banding and related anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, Portugal. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear impact dynamics including adiabatic shear banding effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDP V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Saint-Malo, France. Ed. CEA, Tome 1, pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D constitutive model involving adiabatic shear banding in the context of finite damage elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Barcelone, Spain. CD-ROM ISBN 84-95999-22-6, paper 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement dynamique d'un matériau en présence de l'endommagement par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IME 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Besançon, France. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Hopkinson Bar for the Determination of the Transient Dynamic Behaviour of Pure Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-259-C3-264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quantitative Evaluation of Adiabatic Shear Banding Sensitivity of Various Titanium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beylat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-429-C3-434, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dommages induits par un arc électrique dans les réseaux électriques avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de protection balistiques par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonalisation de la matrice de masse dans le cadre de la variante de la base décalée de la XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de déformation et de la triaxialité sur l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif expérimental pour l’étude de l’endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées VH - Expérimentation matériaux sous choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation dynamique d’anneaux métalliques au moyen d’impacts plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physico-numérique de la rupture des structures sous sollicitations sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIDRET: concept expérimental pour la fragmentation dynamique d'anneaux métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO-CHOCOLAS Matériaux sous Hautes Vitesses de Déformation - 2nd Ecole thématique - Oléron (France) - Oct.10-15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un modèle orthotrope viscoplastique de comportement de l’alliage aéronautique Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Rupture des matériaux et des structures. Mécanismes et modélisations face aux applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;T Day Safran Aircraft Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Villaroche, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la capacité d’arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2018, 47th Colloque National du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and dynamic characterization of the anisotropic viscoplastic behaviour of a titanium alloy for leading edge of aircraft engine fan blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2018 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de l'alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz De Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC2 MécaComp, SafranTech, Magny-les-Hameaux (France), 5-6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Magny-les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-crack transition in a Gurson-type material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la réponse d’une structure navale à une explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of failure mechanisms in structural materials under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium Multi-physics modeling of solids 2014 (MPMS 2014), Paris-Palaiseau, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris-Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau viscoplastique endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des verres métalliques à base Zr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement de structures navales après explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanique et mécanismes des changements de phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dynamique d'un acier dur contenant des méso-bandes de cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanismes et déformations dans les matériaux multi-constituants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse d'un matériau viscoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des polymères aux grandes vitesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Longère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-lumping technique for fully explicit time integration of the shifted-basis variant of the 3D extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.118636. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of void coalescence by internal necking/shearing within XFEM via a micromechanical 3D volumetric cohesive zone model (μ-VCZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.110275. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional finite strain volumetric cohesive XFEM-based model for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110275. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate responses of some metals and alloys using a plate impact driven ring expansion test (PIDRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.104829. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Modeling of Thermo-Viscoplasticity for High-Speed Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, ICTP 2023 - Volume 4, pp.498-508. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42093-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamically consistent strain hardening variable/driving force, inelastic stored energy and self-heating in dynamic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104728. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of Humidity and Mechanical Properties of Different Grades of RT-PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Adnan Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 908, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-5rn44g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric numerical study of ASB-assisted chip formation in high-speed machining of Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2374068X.2022.2077524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPH-based numerical study of the crack arrest behaviour of rubber toughened PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-022-00617-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic, rate-dependent ductile fracture of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.374-402. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10567895211036491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile metals: Description via a three-dimensional coupled CZM-XFEM based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.107498. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging based integration method in the context of XFEM-cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.103485. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the dynamic fracture of a class of RT-PMMAs under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.219-237. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-020-00475-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature-dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Behavior of RT-PMMA Under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (05), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30880/ijie.2020.12.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in ductile materials: Assessment of three X-FEM-based enrichment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capabilities of AA2024 and AA7175 aluminum alloys under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of rate constitutive equations in presence of large strains and rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified modelling of adiabatic shear banding and subsequent micro-voiding driven dynamic failure of viscoplastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103322. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure: Some modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective/combined roles of thermal softening and dynamic recrystallization in adiabatic shear banding initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.81 - 90. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of strain localization in engineering ductile materials combining cohesive models and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.177-193. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10999-017-9370-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of high strain rate adiabatic shear banding induced failure: A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Seventy Fifth Birthday of Professor N. K. Gupta, 110, pp.219--227. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating adiabatic shear banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.1142--1169. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789516645644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: Experimental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materials and Interfaces, 80, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void collapse/growth in solid materials under overall shear loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Bhogaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Craciun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of crack propagation in ductile materials combining the GTN model and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.204-233. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of a Brazilian test and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S236-S241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of shear failure in ductile metals via back stress concept linked to damage-microporosity softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.92-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship structure steel plate failure under near-field air-blast loading: Numerical simulations vs experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy-Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706-709, pp.1318--1323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture analysis and constitutive modelling of ship structure steel behaviour regarding explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp.670-681. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2010.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Transition between Dense Metal and Damaged (Microporous) Metal Viscoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1020-1063. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789511427472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.319-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shear behaviour of a thin-walled tubular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of the structural failure of airbag inflators in the destructive testing phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.2140-2152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of impact penetration shearing employing finite strain viscoplasticity model incorporating adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3030880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic work induced heating evaluation under dynamic conditions : critical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp. 135-141. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inelastic heat fraction in the context of microstructure supported dynamic plasticity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (9), pp.992. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic heat evaluation for dynamic plastic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.285-320. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Décembre (Hors série 'Crashworthiness - Résistance aux crashs'), pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling adiabatic shear banding via damage mechanics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.3-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some issues related to the modeling of dynamic shear localization-assisted failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-52, 2019, 978-1-119-57934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear: pre- and post-critical dynamic plasticity modelling and study of impact penetration. Heat generation in this context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisson Brito ISBN 978-953-307-045-2 (papier) ; 978-953-7619-68-8 (web), pp.233-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique et optimisation des structures de protection balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique; Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and optimization of ballistic protection structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Engenharia, Universidade do Porto (FEUP); ABREU – Professional Congress Organizer, Jul 2025, Porto, Portugal. pp.179-180, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24840/978-972-752-323-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique des dommages induits par le phénomène d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion d'anneaux pré-entaillés pour l'étude de l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des dommages induits par le phénomène d’arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental set-up for the study of the dynamic damage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plate impact-driven ring expansion tests (PIDRET) to assess analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVIS2024 17th Hypervelocity Impact Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multi-fragmentation of ring: correlation between experimental results and analytical estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2024 - 14th International Conference on Mechanical and Physical Behaviour of Materials Under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chair of Artificial Intelligence in Mechanics and Manufacturing at ETH Zurich, Sep 2024, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large strain cohesive XFE formulation for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation dynamique : corrélation expérimental/analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat 2024 - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle XFE-Cohésif 3D pour le traitement de la rupture ductile en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-viscoplastique cohérente basée sur les essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation of various metals under dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCM23 - 23rd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM formulation for ductile fracture in the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF15 -15th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nonlinear XFEM-CZM based methodology for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS European Structural Integrity Society Technical Meeting on Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-CZM Based Methodology for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack arrest in impact loaded shock-resistant PMMA using SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering - Oslo (Norway) - June 5-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of metallic rings by dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-SHOCK-22, 22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set-up for the investigation of ring dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation SPH de l’arrêt et propagation de fissure sous impact dans un PMMA résistant au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation d’anneaux métalliques par expansion radiale dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH-EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche couplant XFEM et zone cohésive pour la modélisation numérique 3D de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate and loading path dependent constitutive model for Ti-6Al-4V titanium alloy subject to bird strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIV, 14th World Congress in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-cohesive zone model coupled approach for 3D numerical modeling of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics (virtual), Chicago, IL (USA), July 25-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest and propagation in impact loaded shock resistant PMMA: mesh-free numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean-Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat-Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-impact-driven ring expansion test (PIDRET) for dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125001013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125004001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D numerical modelling of ductile failure by a XFEM/cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity. Fundamentals and Applications. Barcelona (Spain). Sept.7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate dependent anisotropic plasticity model of titanium alloy for aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2020+1 Virtual, 25th International Congress of Theoretical and Applied Mechanics, Milano (Italie), 23-27 Aug. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile materials: Description via a three-dimensional coupled CZM-XFEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modelling of rate-dependent anisotropic Ti-6Al-4V titanium alloy for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling of anisotropic rate-dependent Ti-6Al-4V titanium alloy for aircraft fan blade design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMM6 6th International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement orthotrope viscoplastique de l’alliage aéronautique Ti-6Al-4V sous chargements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of XFEM and CZM for the numerical simulation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2019, 6th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale modelling of dynamic shear localization and micro-voiding assisted failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELACTAM-2019, European-Latin-American Conference of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the numerical treatment of the progressive transition between micro-voiding induced damage and crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 605 - Damage and Failure of Engineering Materials under Extreme Loading Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie couplant XFEM et CZM pour la simulation de la propagation 3D de fissures dans des métaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution and consequences in adiabatic shear localization onset and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT2019 Technical Meeting on Temperature dependence of material behaviour at high strain-rate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of lightweight alloys and polymers under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIDIC 2019 - Aerospace Structural Impact Dynamics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms of RT-PMMA under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaMAT 2019 - 13th Workshop of Dynamic Behaviour of Materials and its Applications in Industrial processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization and failure in viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization-controlled failure in structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Loïs Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 6, 6th European Conference on Computational Mechanics, Glascow (UK), 11-15 June 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic failure of viscoplastic structures under ASB and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.01005, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818301005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture behavior of RT-PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC &amp; INTCET 2018, The 4th International Conference on Defence &amp; Security Technology &amp; The 3rd International Conference on Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of aluminium alloys under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA VIII, 8th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic crack arrest capability of some metallic alloys and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.02002, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818302002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of constitutive equations, deformation and damage micro-mechanisms of Ti-6Al-4V for aircraft engine fan blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of shock resistant PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC16, 16th European Mechanics of Materials Conference, Nantes (France), 26-28 March 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Resistance of RT-PMMA under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018, 18th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brussels, Belgium. pp.402, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ICEM18-05239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale approach of dynamic shear localization-induced failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII, 13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture dynamique de matériaux structuraux par cisaillement adiabatique et micro-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation dynamique (BCA) à la rupture dans les solides viscoplastiques: Enjeux de modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEA-DAM IDF, Bruyères-le-Châtel (France), 5 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear failure of AA2024 and AA7175 under high strain rate loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAF V - 5th International Conference of Engineering Against Failure - Proceeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chios Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du comportement orthotrope viscoplastique de l’alliage Ti-6Al-4V pour bord d’attaque des aubes du fan d’un moteur d’avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative failure of AA2024 and AA7175 at low and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear band induced chip serration in high speed machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPT2017, International Conference on Advances in Materials &amp; Processing Technologies, Chennai (India), 11-14 December 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of structural degradation under adiabatic shear banding and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2017, 5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Nantes (France), 14-16 june 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 16 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ASB- and microvoiding-assisted dynamic ductile failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd DYMAT Technical Meeting, Dynamic fracture of ductile materials, Trondheim (Norway), 12-14 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Adiabatic Shear Band and Microvoid induced Material Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2017, XIV International Conference on Computational Plasticity. Fundamentals and Applications, Barcelona (Spain), 5-7 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation isotrope vs. anisotrope du processus de dégradation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dynamic shear localization until crack propagation in viscoplastic metals and alloys : a challenge for the modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACM 2017 - 10th Annual US-France ICACM Symposium on Dynamic damage and fragmentation, Ft Walton Beach (FL, USA), 17-19 May 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact velocity-dependence of the fragmentation of shock-resistant PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de cisaillement adiabatique: localisation & post-localisation vues comme détérioration singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique par cisaillement adiabatique : enjeux de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GeM, Nantes (France), 5 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of ASB-dynamic localisation as a degradation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016 - The 10th International Conference on the Mechanics of Time Dependent Materials, Paris (France), 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of shear failure caused by adiabatic shear banding and subsequent microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2016, 24th International Congress of Theoretical and Applied Mechanics, Montréal (Canada), 21-26 august 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-fracture transition in a ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localisation described as a damage-like mechanism: (1-D) vs. D type modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques, Strasbourg (France), 30-31 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain rate on the behavior and failure of 2024 and 7075 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC 2016, 3rd International Conference on Defence and Security Technology, Kuala Lumpur (Malaysia), 15-17 August 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure : modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM - Symposium on Dynamic instabilities in solids Madrid (Spain) 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high strain rate failure under ASB and microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLAST 2016, 11th International Symposium on Plasticity and Impact Mechanics, New Delhi (India), 11-14 December 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating Adiabatic Shear Banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms in high strength steel under impact loading: from ASB to full fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics, Troyes (France), 8-11 july 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales et numériques du mécanisme de localisation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Matériaux sous sollicitations intenses / Grandes vitesses fortes pressions : de l'impact à la planétologie, Aussois (France), 26-30 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis of ASB assisted dynamic fracture under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2015, 4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Cachan (France), 3-5 june 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Titanium alloys for shock oriented marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Thuaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium, San Diego, California (USA), 16-20 Août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fissuration dynamique de matériaux structuraux à vocation défense sous impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques DynRap du 25 et 26 Mars 2015 : Etudes de phénomènes en dynamique rapide par essais et simulations, DGA-TA, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique des matériaux structuraux : investigation expérimentale et éléments de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS ACO-CHOCOLAS - Endommagement et loi de comportement sous sollicitations dynamiques : Modélisation et expérimentation, Paris (France), 17-18 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of the damage/crack transition in a Gurson ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Analysis of ASB-assisted Failure of Impacted Structural Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2015, 11th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading, Lugano (Suisse), 7/11 Septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticité dynamique incorporant le comportement post-critique en présence des Bandes de Cisaillement Adiabatique (BCA) et d’un endommagement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015 - Congrès Algérien de Mécanique - Damage-Behavior coupling: From the initiation to the propagation of macroscopic cracks, El Oued (Algérie), 25/29 octobre 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dynamic crack propagation in ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ECCOMAS Young Investigators Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of structural material failure under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 16, 16th International Conference on Experimental Mechanics, Cambridge (UK), 7-11 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation numérique d'une fissure via X-FEM dans un matériau de Gurson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture par cisaillement quasi-statique et dynamique d’alliages métalliques haute résistance : investigation expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 25 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture sous taux de triaxialité négatif de l’alliage de titane Ti-6Al-4V : micro-mécanismes et effet de la vitesse de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014, Montpellier (France), 24-28 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in a Gurson ductile material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between ASB and void growth assisted shear failure mechanisms: unified modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XI, 11th World Congress on Computational Mechanics, Barcelona (Spain), 20-25 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale et numérique de la plasticité des verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on materials and interfaces under high strain rate and large deformation, Metz (France), 17-21 Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la plasticité de verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yo-Koyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-FEM assisted simulation of ductile damage induced 2D crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Quebec, Canada. pp.1318-1323, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and rate-dependent failure in dynamically loaded viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII, International Congress and Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Costa Mesa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Aspects of Ship Structure Failure Under Airblast Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2012, 10th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of multiaxial and heterogeneous mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2012, 19th International Symposium on Metastable Amorphous and Nanostructured Materials, Moscou (Russie), 18/22 Juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la rupture de structures navales sous l'effet d'explosions au contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage viscoplasticity/damage modelling and simulation for ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2011, International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-surface description of temperature- and strain rate-dependent damage initiation and growth in ductile viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS XI, XI International Conference on Computational Plasticity Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Analysis and Constitutive Modelling of Ship Structure Steel Behaviour Regarding Underwater Explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA IV, 4th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling and numerical simulation of ship structure response to underwater explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TMS-ABM International Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of underwater explosion-induced damage until ultimate fracture of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010, 7th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture de structures navales soumises à des explosions sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology for parameters identification of non linear material behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics of Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of close blast explosion induced failure of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULIA France Regional User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics based evaluation of the plastic work induced heating. Consequences on the dynamic localization conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1257-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanically rigorous evaluation of the plastic work induced heating. Consequences for dynamic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Dynamic Behaviour of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Metz, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la pénétration dynamique contrôlée par le cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of far-field underwater explosion induced damage of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1635-1641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational treatment of dynamic penetration accompanied with adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics – ECCOMAS 2008, 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'échauffement plastique adiabatique et ses conséquences sur les conditions de localisation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of airbag inflator failure under dynamic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA III, 3rd International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling and numerical simulation of dynamic anisotropic degradation of structures under adiabatic shear banding [in] Multi-phase and multi-component materials under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kazimierz Dolny, Poland. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMS 2007, Thermo-Mechanical Modeling of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain viscoplasticity model incorporating adiabatic shear banding and numerical simulation of shock induced shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Shear Behavior and Mechanisms in Materials Plasticity, Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp.CD-ROM ISBN 978-84-96736-28-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage investigations of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Pyrotechnic Automotive Safety Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium &amp; exhibition on sophisticated car occupant safety systems, Session poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies, DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006, Endommagement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of dynamic anisotropic degradation of structures under adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dijon, France. pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of thermo-elastic/viscoplastic solids containing adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2004, 21st International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT Technical Meeting - Crashworthiness and constitutive relationships for engineering materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPMM, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de détérioration par développement des bandes de cisaillement adiabatique dans le contexte thermo-élasto-viscoplastique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004, 5th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate model involving damage by adiabatic shear banding and related anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, Portugal. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear impact dynamics including adiabatic shear banding effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDP V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Saint-Malo, France. Ed. CEA, Tome 1, pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D constitutive model involving adiabatic shear banding in the context of finite damage elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Barcelone, Spain. CD-ROM ISBN 84-95999-22-6, paper 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement dynamique d'un matériau en présence de l'endommagement par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IME 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Besançon, France. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Hopkinson Bar for the Determination of the Transient Dynamic Behaviour of Pure Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-259-C3-264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quantitative Evaluation of Adiabatic Shear Banding Sensitivity of Various Titanium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beylat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-429-C3-434, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dommages induits par un arc électrique dans les réseaux électriques avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de protection balistiques par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonalisation de la matrice de masse dans le cadre de la variante de la base décalée de la XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de déformation et de la triaxialité sur l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif expérimental pour l’étude de l’endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées VH - Expérimentation matériaux sous choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation dynamique d’anneaux métalliques au moyen d’impacts plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physico-numérique de la rupture des structures sous sollicitations sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIDRET: concept expérimental pour la fragmentation dynamique d'anneaux métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO-CHOCOLAS Matériaux sous Hautes Vitesses de Déformation - 2nd Ecole thématique - Oléron (France) - Oct.10-15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un modèle orthotrope viscoplastique de comportement de l’alliage aéronautique Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Rupture des matériaux et des structures. Mécanismes et modélisations face aux applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;T Day Safran Aircraft Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Villaroche, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la capacité d’arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2018, 47th Colloque National du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and dynamic characterization of the anisotropic viscoplastic behaviour of a titanium alloy for leading edge of aircraft engine fan blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2018 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de l'alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz De Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC2 MécaComp, SafranTech, Magny-les-Hameaux (France), 5-6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Magny-les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-crack transition in a Gurson-type material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la réponse d’une structure navale à une explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of failure mechanisms in structural materials under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium Multi-physics modeling of solids 2014 (MPMS 2014), Paris-Palaiseau, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris-Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau viscoplastique endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des verres métalliques à base Zr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement de structures navales après explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanique et mécanismes des changements de phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dynamique d'un acier dur contenant des méso-bandes de cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanismes et déformations dans les matériaux multi-constituants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse d'un matériau viscoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des polymères aux grandes vitesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat Jali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Adnan Firdaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5rn44g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lois Dorothy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Soldani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2022.2077524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Sheng Tan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00617-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Papasidero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211036491" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00475-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Binti Mat Jali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30880/ijie.2020.12.05.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunasilan Manar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFJ4PHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVK841MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZCJQ9WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3JXFWC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516645644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.05.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Bhogaraju" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Craciun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85TQJ232-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy-Gr&#232;ze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5QT2Z4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Brest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.09.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4CBV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511427472" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deprince" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3030880" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TJDK2P4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garofalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/978-972-752-323-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312980v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Henao Penaranda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatesta" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sicard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137188v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Ma&#239;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Sheng Tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat-Jali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125002021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288573v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151862v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti Mat Jali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lo&#239;s Dorothy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020748v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05239" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papasidero" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047618v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dorothy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.082" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047617v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Soldani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045713v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024418v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049837v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047924v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049841v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049066v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049057v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.12.107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443836v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capdeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050309v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051913v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thuaut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052585v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050306v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053403v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yo-Koyama" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181535v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anguet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160505v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160600v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187143v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160699v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159748v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160480v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160698v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400999v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404087v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444073v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255503v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolazo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997346" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2ZK6TWVC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvign&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997374" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742288v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541562v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160712v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160711v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz De Sotto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat Jali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Adnan Firdaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5rn44g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lois Dorothy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Soldani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2022.2077524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Sheng Tan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00617-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Papasidero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211036491" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00475-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Binti Mat Jali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30880/ijie.2020.12.05.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunasilan Manar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFJ4PHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVK841MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZCJQ9WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3JXFWC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516645644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.05.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Bhogaraju" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Craciun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85TQJ232-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy-Gr&#232;ze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5QT2Z4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Brest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.09.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4CBV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511427472" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deprince" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3030880" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TJDK2P4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garofalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/978-972-752-323-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Henao Penaranda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatesta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sicard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Ma&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Sheng Tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat-Jali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125002021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151862v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti Mat Jali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lo&#239;s Dorothy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020748v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05239" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047611v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dorothy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Soldani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papasidero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.082" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024418v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049837v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047924v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049066v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049057v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.12.107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443836v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capdeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050309v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052585v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thuaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051905v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053403v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717038v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yo-Koyama" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160505v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187143v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160699v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160480v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159748v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400999v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404087v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444073v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255503v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolazo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997346" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2ZK6TWVC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvign&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997374" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742288v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541562v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160712v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160711v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz De Sotto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>