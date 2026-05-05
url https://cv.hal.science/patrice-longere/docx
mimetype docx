--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Longère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-lumping technique for fully explicit time integration of the shifted-basis variant of the 3D extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.118636. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of void coalescence by internal necking/shearing within XFEM via a micromechanical 3D volumetric cohesive zone model (μ-VCZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.110275. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional finite strain volumetric cohesive XFEM-based model for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110275. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate responses of some metals and alloys using a plate impact driven ring expansion test (PIDRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.104829. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Modeling of Thermo-Viscoplasticity for High-Speed Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, ICTP 2023 - Volume 4, pp.498-508. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42093-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamically consistent strain hardening variable/driving force, inelastic stored energy and self-heating in dynamic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104728. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of Humidity and Mechanical Properties of Different Grades of RT-PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Adnan Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 908, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-5rn44g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric numerical study of ASB-assisted chip formation in high-speed machining of Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2374068X.2022.2077524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPH-based numerical study of the crack arrest behaviour of rubber toughened PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-022-00617-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic, rate-dependent ductile fracture of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.374-402. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10567895211036491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile metals: Description via a three-dimensional coupled CZM-XFEM based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.107498. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging based integration method in the context of XFEM-cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.103485. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the dynamic fracture of a class of RT-PMMAs under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.219-237. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-020-00475-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature-dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Behavior of RT-PMMA Under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (05), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30880/ijie.2020.12.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in ductile materials: Assessment of three X-FEM-based enrichment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capabilities of AA2024 and AA7175 aluminum alloys under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of rate constitutive equations in presence of large strains and rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified modelling of adiabatic shear banding and subsequent micro-voiding driven dynamic failure of viscoplastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103322. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure: Some modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective/combined roles of thermal softening and dynamic recrystallization in adiabatic shear banding initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.81 - 90. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of strain localization in engineering ductile materials combining cohesive models and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.177-193. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10999-017-9370-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of high strain rate adiabatic shear banding induced failure: A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Seventy Fifth Birthday of Professor N. K. Gupta, 110, pp.219--227. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating adiabatic shear banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.1142--1169. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789516645644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: Experimental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materials and Interfaces, 80, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void collapse/growth in solid materials under overall shear loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Bhogaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Craciun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of crack propagation in ductile materials combining the GTN model and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.204-233. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of a Brazilian test and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S236-S241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of shear failure in ductile metals via back stress concept linked to damage-microporosity softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.92-108. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship structure steel plate failure under near-field air-blast loading: Numerical simulations vs experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy-Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706-709, pp.1318--1323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture analysis and constitutive modelling of ship structure steel behaviour regarding explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp.670-681. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2010.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Transition between Dense Metal and Damaged (Microporous) Metal Viscoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1020-1063. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789511427472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.319-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shear behaviour of a thin-walled tubular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of the structural failure of airbag inflators in the destructive testing phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.2140-2152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of impact penetration shearing employing finite strain viscoplasticity model incorporating adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3030880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic work induced heating evaluation under dynamic conditions : critical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp. 135-141. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inelastic heat fraction in the context of microstructure supported dynamic plasticity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (9), pp.992. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic heat evaluation for dynamic plastic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.285-320. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Décembre (Hors série 'Crashworthiness - Résistance aux crashs'), pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling adiabatic shear banding via damage mechanics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.3-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some issues related to the modeling of dynamic shear localization-assisted failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-52, 2019, 978-1-119-57934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear: pre- and post-critical dynamic plasticity modelling and study of impact penetration. Heat generation in this context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisson Brito ISBN 978-953-307-045-2 (papier) ; 978-953-7619-68-8 (web), pp.233-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique et optimisation des structures de protection balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique; Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and optimization of ballistic protection structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Engenharia, Universidade do Porto (FEUP); ABREU – Professional Congress Organizer, Jul 2025, Porto, Portugal. pp.179-180, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24840/978-972-752-323-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique des dommages induits par le phénomène d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion d'anneaux pré-entaillés pour l'étude de l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des dommages induits par le phénomène d’arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental set-up for the study of the dynamic damage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plate impact-driven ring expansion tests (PIDRET) to assess analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVIS2024 17th Hypervelocity Impact Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multi-fragmentation of ring: correlation between experimental results and analytical estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2024 - 14th International Conference on Mechanical and Physical Behaviour of Materials Under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chair of Artificial Intelligence in Mechanics and Manufacturing at ETH Zurich, Sep 2024, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large strain cohesive XFE formulation for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation dynamique : corrélation expérimental/analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat 2024 - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle XFE-Cohésif 3D pour le traitement de la rupture ductile en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-viscoplastique cohérente basée sur les essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation of various metals under dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCM23 - 23rd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM formulation for ductile fracture in the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF15 -15th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nonlinear XFEM-CZM based methodology for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS European Structural Integrity Society Technical Meeting on Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-CZM Based Methodology for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack arrest in impact loaded shock-resistant PMMA using SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering - Oslo (Norway) - June 5-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of metallic rings by dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-SHOCK-22, 22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set-up for the investigation of ring dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation SPH de l’arrêt et propagation de fissure sous impact dans un PMMA résistant au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation d’anneaux métalliques par expansion radiale dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH-EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche couplant XFEM et zone cohésive pour la modélisation numérique 3D de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate and loading path dependent constitutive model for Ti-6Al-4V titanium alloy subject to bird strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIV, 14th World Congress in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-cohesive zone model coupled approach for 3D numerical modeling of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics (virtual), Chicago, IL (USA), July 25-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest and propagation in impact loaded shock resistant PMMA: mesh-free numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean-Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat-Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-impact-driven ring expansion test (PIDRET) for dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125001013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125004001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D numerical modelling of ductile failure by a XFEM/cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity. Fundamentals and Applications. Barcelona (Spain). Sept.7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate dependent anisotropic plasticity model of titanium alloy for aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2020+1 Virtual, 25th International Congress of Theoretical and Applied Mechanics, Milano (Italie), 23-27 Aug. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile materials: Description via a three-dimensional coupled CZM-XFEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modelling of rate-dependent anisotropic Ti-6Al-4V titanium alloy for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling of anisotropic rate-dependent Ti-6Al-4V titanium alloy for aircraft fan blade design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMM6 6th International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement orthotrope viscoplastique de l’alliage aéronautique Ti-6Al-4V sous chargements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of XFEM and CZM for the numerical simulation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2019, 6th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale modelling of dynamic shear localization and micro-voiding assisted failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELACTAM-2019, European-Latin-American Conference of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the numerical treatment of the progressive transition between micro-voiding induced damage and crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 605 - Damage and Failure of Engineering Materials under Extreme Loading Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie couplant XFEM et CZM pour la simulation de la propagation 3D de fissures dans des métaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution and consequences in adiabatic shear localization onset and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT2019 Technical Meeting on Temperature dependence of material behaviour at high strain-rate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of lightweight alloys and polymers under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIDIC 2019 - Aerospace Structural Impact Dynamics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms of RT-PMMA under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaMAT 2019 - 13th Workshop of Dynamic Behaviour of Materials and its Applications in Industrial processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization and failure in viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization-controlled failure in structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Loïs Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 6, 6th European Conference on Computational Mechanics, Glascow (UK), 11-15 June 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic failure of viscoplastic structures under ASB and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.01005, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818301005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture behavior of RT-PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC &amp; INTCET 2018, The 4th International Conference on Defence &amp; Security Technology &amp; The 3rd International Conference on Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of aluminium alloys under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA VIII, 8th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic crack arrest capability of some metallic alloys and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.02002, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818302002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of constitutive equations, deformation and damage micro-mechanisms of Ti-6Al-4V for aircraft engine fan blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of shock resistant PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC16, 16th European Mechanics of Materials Conference, Nantes (France), 26-28 March 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Resistance of RT-PMMA under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018, 18th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brussels, Belgium. pp.402, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ICEM18-05239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale approach of dynamic shear localization-induced failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII, 13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture dynamique de matériaux structuraux par cisaillement adiabatique et micro-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation dynamique (BCA) à la rupture dans les solides viscoplastiques: Enjeux de modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEA-DAM IDF, Bruyères-le-Châtel (France), 5 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear failure of AA2024 and AA7175 under high strain rate loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAF V - 5th International Conference of Engineering Against Failure - Proceeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chios Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du comportement orthotrope viscoplastique de l’alliage Ti-6Al-4V pour bord d’attaque des aubes du fan d’un moteur d’avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative failure of AA2024 and AA7175 at low and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear band induced chip serration in high speed machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPT2017, International Conference on Advances in Materials &amp; Processing Technologies, Chennai (India), 11-14 December 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of structural degradation under adiabatic shear banding and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2017, 5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Nantes (France), 14-16 june 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 16 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ASB- and microvoiding-assisted dynamic ductile failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd DYMAT Technical Meeting, Dynamic fracture of ductile materials, Trondheim (Norway), 12-14 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Adiabatic Shear Band and Microvoid induced Material Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2017, XIV International Conference on Computational Plasticity. Fundamentals and Applications, Barcelona (Spain), 5-7 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation isotrope vs. anisotrope du processus de dégradation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dynamic shear localization until crack propagation in viscoplastic metals and alloys : a challenge for the modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACM 2017 - 10th Annual US-France ICACM Symposium on Dynamic damage and fragmentation, Ft Walton Beach (FL, USA), 17-19 May 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact velocity-dependence of the fragmentation of shock-resistant PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de cisaillement adiabatique: localisation & post-localisation vues comme détérioration singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique par cisaillement adiabatique : enjeux de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GeM, Nantes (France), 5 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of ASB-dynamic localisation as a degradation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016 - The 10th International Conference on the Mechanics of Time Dependent Materials, Paris (France), 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of shear failure caused by adiabatic shear banding and subsequent microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2016, 24th International Congress of Theoretical and Applied Mechanics, Montréal (Canada), 21-26 august 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-fracture transition in a ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localisation described as a damage-like mechanism: (1-D) vs. D type modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques, Strasbourg (France), 30-31 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain rate on the behavior and failure of 2024 and 7075 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC 2016, 3rd International Conference on Defence and Security Technology, Kuala Lumpur (Malaysia), 15-17 August 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure : modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM - Symposium on Dynamic instabilities in solids Madrid (Spain) 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high strain rate failure under ASB and microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLAST 2016, 11th International Symposium on Plasticity and Impact Mechanics, New Delhi (India), 11-14 December 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating Adiabatic Shear Banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms in high strength steel under impact loading: from ASB to full fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics, Troyes (France), 8-11 july 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales et numériques du mécanisme de localisation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Matériaux sous sollicitations intenses / Grandes vitesses fortes pressions : de l'impact à la planétologie, Aussois (France), 26-30 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis of ASB assisted dynamic fracture under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2015, 4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Cachan (France), 3-5 june 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Titanium alloys for shock oriented marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Thuaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium, San Diego, California (USA), 16-20 Août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fissuration dynamique de matériaux structuraux à vocation défense sous impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques DynRap du 25 et 26 Mars 2015 : Etudes de phénomènes en dynamique rapide par essais et simulations, DGA-TA, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique des matériaux structuraux : investigation expérimentale et éléments de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS ACO-CHOCOLAS - Endommagement et loi de comportement sous sollicitations dynamiques : Modélisation et expérimentation, Paris (France), 17-18 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of the damage/crack transition in a Gurson ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Analysis of ASB-assisted Failure of Impacted Structural Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2015, 11th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading, Lugano (Suisse), 7/11 Septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticité dynamique incorporant le comportement post-critique en présence des Bandes de Cisaillement Adiabatique (BCA) et d’un endommagement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015 - Congrès Algérien de Mécanique - Damage-Behavior coupling: From the initiation to the propagation of macroscopic cracks, El Oued (Algérie), 25/29 octobre 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dynamic crack propagation in ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ECCOMAS Young Investigators Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of structural material failure under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 16, 16th International Conference on Experimental Mechanics, Cambridge (UK), 7-11 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation numérique d'une fissure via X-FEM dans un matériau de Gurson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture par cisaillement quasi-statique et dynamique d’alliages métalliques haute résistance : investigation expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 25 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture sous taux de triaxialité négatif de l’alliage de titane Ti-6Al-4V : micro-mécanismes et effet de la vitesse de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014, Montpellier (France), 24-28 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in a Gurson ductile material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between ASB and void growth assisted shear failure mechanisms: unified modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XI, 11th World Congress on Computational Mechanics, Barcelona (Spain), 20-25 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale et numérique de la plasticité des verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on materials and interfaces under high strain rate and large deformation, Metz (France), 17-21 Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la plasticité de verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yo-Koyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-FEM assisted simulation of ductile damage induced 2D crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Quebec, Canada. pp.1318-1323, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and rate-dependent failure in dynamically loaded viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII, International Congress and Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Costa Mesa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Aspects of Ship Structure Failure Under Airblast Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2012, 10th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of multiaxial and heterogeneous mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2012, 19th International Symposium on Metastable Amorphous and Nanostructured Materials, Moscou (Russie), 18/22 Juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la rupture de structures navales sous l'effet d'explosions au contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage viscoplasticity/damage modelling and simulation for ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2011, International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-surface description of temperature- and strain rate-dependent damage initiation and growth in ductile viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS XI, XI International Conference on Computational Plasticity Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Analysis and Constitutive Modelling of Ship Structure Steel Behaviour Regarding Underwater Explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA IV, 4th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling and numerical simulation of ship structure response to underwater explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TMS-ABM International Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of underwater explosion-induced damage until ultimate fracture of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010, 7th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture de structures navales soumises à des explosions sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology for parameters identification of non linear material behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics of Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of close blast explosion induced failure of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULIA France Regional User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics based evaluation of the plastic work induced heating. Consequences on the dynamic localization conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1257-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanically rigorous evaluation of the plastic work induced heating. Consequences for dynamic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Dynamic Behaviour of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Metz, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la pénétration dynamique contrôlée par le cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of far-field underwater explosion induced damage of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1635-1641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational treatment of dynamic penetration accompanied with adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics – ECCOMAS 2008, 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'échauffement plastique adiabatique et ses conséquences sur les conditions de localisation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of airbag inflator failure under dynamic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA III, 3rd International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling and numerical simulation of dynamic anisotropic degradation of structures under adiabatic shear banding [in] Multi-phase and multi-component materials under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kazimierz Dolny, Poland. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMS 2007, Thermo-Mechanical Modeling of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain viscoplasticity model incorporating adiabatic shear banding and numerical simulation of shock induced shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Shear Behavior and Mechanisms in Materials Plasticity, Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp.CD-ROM ISBN 978-84-96736-28-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage investigations of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Pyrotechnic Automotive Safety Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium &amp; exhibition on sophisticated car occupant safety systems, Session poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies, DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006, Endommagement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of dynamic anisotropic degradation of structures under adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dijon, France. pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of thermo-elastic/viscoplastic solids containing adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2004, 21st International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT Technical Meeting - Crashworthiness and constitutive relationships for engineering materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPMM, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de détérioration par développement des bandes de cisaillement adiabatique dans le contexte thermo-élasto-viscoplastique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004, 5th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate model involving damage by adiabatic shear banding and related anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, Portugal. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear impact dynamics including adiabatic shear banding effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDP V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Saint-Malo, France. Ed. CEA, Tome 1, pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D constitutive model involving adiabatic shear banding in the context of finite damage elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Barcelone, Spain. CD-ROM ISBN 84-95999-22-6, paper 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement dynamique d'un matériau en présence de l'endommagement par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IME 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Besançon, France. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Hopkinson Bar for the Determination of the Transient Dynamic Behaviour of Pure Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-259-C3-264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quantitative Evaluation of Adiabatic Shear Banding Sensitivity of Various Titanium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beylat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-429-C3-434, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dommages induits par un arc électrique dans les réseaux électriques avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de protection balistiques par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonalisation de la matrice de masse dans le cadre de la variante de la base décalée de la XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de déformation et de la triaxialité sur l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif expérimental pour l’étude de l’endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées VH - Expérimentation matériaux sous choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation dynamique d’anneaux métalliques au moyen d’impacts plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physico-numérique de la rupture des structures sous sollicitations sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIDRET: concept expérimental pour la fragmentation dynamique d'anneaux métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO-CHOCOLAS Matériaux sous Hautes Vitesses de Déformation - 2nd Ecole thématique - Oléron (France) - Oct.10-15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un modèle orthotrope viscoplastique de comportement de l’alliage aéronautique Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Rupture des matériaux et des structures. Mécanismes et modélisations face aux applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;T Day Safran Aircraft Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Villaroche, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la capacité d’arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2018, 47th Colloque National du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and dynamic characterization of the anisotropic viscoplastic behaviour of a titanium alloy for leading edge of aircraft engine fan blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2018 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de l'alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz De Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC2 MécaComp, SafranTech, Magny-les-Hameaux (France), 5-6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Magny-les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-crack transition in a Gurson-type material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la réponse d’une structure navale à une explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of failure mechanisms in structural materials under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium Multi-physics modeling of solids 2014 (MPMS 2014), Paris-Palaiseau, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris-Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau viscoplastique endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des verres métalliques à base Zr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement de structures navales après explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanique et mécanismes des changements de phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dynamique d'un acier dur contenant des méso-bandes de cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanismes et déformations dans les matériaux multi-constituants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse d'un matériau viscoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des polymères aux grandes vitesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Longère </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass-lumping technique for fully explicit time integration of the shifted-basis variant of the 3D extended finite element method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Scheidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 451, pp.118636. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of void coalescence by internal necking/shearing within XFEM via a micromechanical 3D volumetric cohesive zone model (μ-VCZM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 202, pp.110275. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three-dimensional finite strain volumetric cohesive XFEM-based model for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 307, pp.110275. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2024.110275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate responses of some metals and alloys using a plate impact driven ring expansion test (PIDRET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 184, pp.104829. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2023.104829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistent Modeling of Thermo-Viscoplasticity for High-Speed Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Mechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Mechanical Engineering, ICTP 2023 - Volume 4, pp.498-508. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-42093-1_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment/simulation correlation-based methodology for metallic ballistic protection solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defence Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dt.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamically consistent strain hardening variable/driving force, inelastic stored energy and self-heating in dynamic plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.104728. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2023.104728⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anisotropic, rate-dependent ductile fracture of Ti-6Al-4V alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (3), pp.374-402. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10567895211036491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SPH-based numerical study of the crack arrest behaviour of rubber toughened PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-022-00617-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation of Humidity and Mechanical Properties of Different Grades of RT-PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Adnan Firdaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 908, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-5rn44g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parametric numerical study of ASB-assisted chip formation in high-speed machining of Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials and Processing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-19. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2374068X.2022.2077524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile metals: Description via a three-dimensional coupled CZM-XFEM based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 243, pp.107498. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03110423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volume averaging based integration method in the context of XFEM-cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 104, pp.103485. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2020.103485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the dynamic fracture of a class of RT-PMMAs under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.219-237. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-020-00475-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature-dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102777. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijplas.2020.102777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Behavior of RT-PMMA Under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Integrated Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (05), pp.104-107. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30880/ijie.2020.12.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical integration of rate constitutive equations in presence of large strains and rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.61-66. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capabilities of AA2024 and AA7175 aluminum alloys under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2019.06.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified modelling of adiabatic shear banding and subsequent micro-voiding driven dynamic failure of viscoplastic solids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.103322. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2019.103322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization in ductile materials: Assessment of three X-FEM-based enrichment methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc M Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure: Some modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 116, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Respective/combined roles of thermal softening and dynamic recrystallization in adiabatic shear banding initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 117, pp.81 - 90. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2017.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of strain localization in engineering ductile materials combining cohesive models and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanics and Materials in Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.177-193. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10999-017-9370-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of high strain rate adiabatic shear banding induced failure: A comparison of two approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Special Issue in honor of Seventy Fifth Birthday of Professor N. K. Gupta, 110, pp.219--227. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2017.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating adiabatic shear banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 25 (8), pp.1142--1169. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789516645644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ASB assisted failure in a high strength steel under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75, pp.149--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: Experimental issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materials and Interfaces, 80, pp.203-218. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Void collapse/growth in solid materials under overall shear loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suraj Bhogaraju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragos Craciun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 69, pp.1--7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of crack propagation in ductile materials combining the GTN model and X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.204-233. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01113127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of a Brazilian test and numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 586, pp.S236-S241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ship structure steel plate failure under near-field air-blast loading: Numerical simulations vs experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy-Grèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.88-98. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2013.06.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of shear failure in ductile metals via back stress concept linked to damage-microporosity softening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98, pp.92-108. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2012.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 706-709, pp.1318--1323. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Transition between Dense Metal and Damaged (Microporous) Metal Viscoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (7), pp.1020-1063. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1056789511427472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture analysis and constitutive modelling of ship structure steel behaviour regarding explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-G. Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (2), pp.670-681. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfailanal.2010.09.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the shear behaviour of a thin-walled tubular material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin-Walled Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.295-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical prediction of the structural failure of airbag inflators in the destructive testing phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16, pp.2140-2152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of impact penetration shearing employing finite strain viscoplasticity model incorporating adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp. 1-14. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.3030880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (2), pp.319-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the inelastic heat fraction in the context of microstructure supported dynamic plasticity modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35 (9), pp.992. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2007.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00499103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastic work induced heating evaluation under dynamic conditions : critical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 35, pp. 135-141. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechrescom.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic heat evaluation for dynamic plastic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (2), pp.203-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 32, pp.285-320. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2005.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Décembre (Hors série 'Crashworthiness - Résistance aux crashs'), pp.9-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling adiabatic shear banding via damage mechanics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.3-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00357446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some issues related to the modeling of dynamic shear localization-assisted failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Damage and Fragmentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-52, 2019, 978-1-119-57934-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear: pre- and post-critical dynamic plasticity modelling and study of impact penetration. Heat generation in this context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisson Brito ISBN 978-953-307-045-2 (papier) ; 978-953-7619-68-8 (web), pp.233-262, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (157)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and optimization of ballistic protection structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculdade de Engenharia, Universidade do Porto (FEUP); ABREU – Professional Congress Organizer, Jul 2025, Porto, Portugal. pp.179-180, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24840/978-972-752-323-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique et optimisation des structures de protection balistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique; Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale et numérique des dommages induits par le phénomène d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expansion d'anneaux pré-entaillés pour l'étude de l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2025 - 26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05312993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique des dommages induits par le phénomène d’arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès Français de Mécanique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Mécanique, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ductile fracture modelling using the Extended Finite Element Method for dynamic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECCOMAS, Jun 2025, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05103146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile en dynamique transitoire par la méthode des éléments finis étendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an experimental set-up for the study of the dynamic damage metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tri-dimensional model for the numerical treatment of ductile fracture in dynamics using the Extended Finite Element Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Euromech, Jul 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05197786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic multi-fragmentation of ring: correlation between experimental results and analytical estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2024 - 14th International Conference on Mechanical and Physical Behaviour of Materials Under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chair of Artificial Intelligence in Mechanics and Manufacturing at ETH Zurich, Sep 2024, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large strain cohesive XFE formulation for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024 - 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation dynamique : corrélation expérimental/analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat 2024 - Comportement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plate impact-driven ring expansion tests (PIDRET) to assess analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HVIS2024 17th Hypervelocity Impact Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Tsukuba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle XFE-Cohésif 3D pour le traitement de la rupture ductile en grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-viscoplastique cohérente basée sur les essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-fragmentation of various metals under dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCCM23 - 23rd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM formulation for ductile fracture in the finite strain framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICF15 -15th International Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D nonlinear XFEM-CZM based methodology for ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIS European Structural Integrity Society Technical Meeting on Numerical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation des performances balistiques de systèmes de protection balistique multi-matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-CZM Based Methodology for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC - The Seventh International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04137177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D cohesive XFEM-based unified methodology for ductile fracture in finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental set-up for the investigation of ring dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC18 - 18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de protections balistiques multi-matériaux par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation SPH de l’arrêt et propagation de fissure sous impact dans un PMMA résistant au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation d’anneaux métalliques par expansion radiale dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées Vélocimétrie Hétérodyne - Expérimentations Matériaux sous Choc (VH-EMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Gramat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Lagrangian XFEM Approach for Finite Strain Ductile Fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la rupture ductile progressive par une méthode XFEM cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique basée sur une corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 -25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation of metallic rings by dynamic radial expansion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS-SHOCK-22, 22nd Biennial Conference of the APS Topical Group on Shock Compression of Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Anaheim, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated-Lagrangian XFEM Formulation for Ductile Fracture at Large Strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM- APCOM 2022, 15th World Congress in Computational Mechanics - 8th Asian Pacific Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation de systèmes de protection balistique par corrélation expérience/simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche couplant XFEM et zone cohésive pour la modélisation numérique 3D de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM2022 - Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of armour technological solutions following experiment-simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICILSM 2022 - 3rd International Conference on Impact Loading of Structures and Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ballistic performance of multi-material protection systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCCS2 - 2nd European Conference on Crashworthiness of Composite Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology to optimise ballistic protection systems based on an experiment/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AuxDefense 2022 – 3rd World Conference on Advanced Materials for Defense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack arrest in impact loaded shock-resistant PMMA using SPH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering - Oslo (Norway) - June 5-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-impact-driven ring expansion test (PIDRET) for dynamic fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125001013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate and loading path dependent constitutive model for Ti-6Al-4V titanium alloy subject to bird strike</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIV, 14th World Congress in Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest and propagation in impact loaded shock resistant PMMA: mesh-free numerical simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kean-Sheng Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat-Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125002021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A XFEM-cohesive zone model coupled approach for 3D numerical modeling of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th U.S. National Congress on Computational Mechanics (virtual), Chicago, IL (USA), July 25-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of ballistic protection systems based on impact test/simulation correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Cosquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pantalé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gailhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2021 - 13th International Conference on Mechanical and Physical Behaviour of Materaisl Under Dynamic Loading - Madrid (Spain) - Sept.19-24, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202125004001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D numerical modelling of ductile failure by a XFEM/cohesive zone model coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2021 - XVI International Conference on Computational Plasticity. Fundamentals and Applications. Barcelona (Spain). Sept.7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate dependent anisotropic plasticity model of titanium alloy for aerospace application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2020+1 Virtual, 25th International Congress of Theoretical and Applied Mechanics, Milano (Italie), 23-27 Aug. 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Milano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive model for a rate and temperature dependent, plastically anisotropic titanium alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive failure of ductile materials: Description via a three-dimensional coupled CZM-XFEM approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPDF 2020 - International Conference on Plasticity, Damage and Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rivera Maya, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the numerical treatment of the progressive transition between micro-voiding induced damage and crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMECH Colloquium 605 - Damage and Failure of Engineering Materials under Extreme Loading Conditions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthodologie couplant XFEM et CZM pour la simulation de la propagation 3D de fissures dans des métaux ductiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature evolution and consequences in adiabatic shear localization onset and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT2019 Technical Meeting on Temperature dependence of material behaviour at high strain-rate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Stresa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale modelling of dynamic shear localization and micro-voiding assisted failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELACTAM-2019, European-Latin-American Conference of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of XFEM and CZM for the numerical simulation of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2019, 6th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of lightweight alloys and polymers under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIDIC 2019 - Aerospace Structural Impact Dynamics International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms of RT-PMMA under impact conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DynaMAT 2019 - 13th Workshop of Dynamic Behaviour of Materials and its Applications in Industrial processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement orthotrope viscoplastique de l’alliage aéronautique Ti-6Al-4V sous chargements complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced modelling of rate-dependent anisotropic Ti-6Al-4V titanium alloy for aeronautical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2019 - XV International Conference on Computational Plasticity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling of anisotropic rate-dependent Ti-6Al-4V titanium alloy for aircraft fan blade design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMM6 6th International Conference on Material Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of aluminium alloys under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA VIII, 8th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic crack arrest capability of some metallic alloys and polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.02002, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818302002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of constitutive equations, deformation and damage micro-mechanisms of Ti-6Al-4V for aircraft engine fan blades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack arrest capability of shock resistant PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMMC16, 16th European Mechanics of Materials Conference, Nantes (France), 26-28 March 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack Resistance of RT-PMMA under Impact Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 2018, 18th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brussels, Belgium. pp.402, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ICEM18-05239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale approach of dynamic shear localization-induced failure of viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XIII, 13th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la localisation dynamique (BCA) à la rupture dans les solides viscoplastiques: Enjeux de modélisation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du CEA-DAM IDF, Bruyères-le-Châtel (France), 5 Juin 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Bruyères-le-Châtel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture dynamique de matériaux structuraux par cisaillement adiabatique et micro-endommagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear failure of AA2024 and AA7175 under high strain rate loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunasilan Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEAF V - 5th International Conference of Engineering Against Failure - Proceeding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chios Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du comportement orthotrope viscoplastique de l’alliage Ti-6Al-4V pour bord d’attaque des aubes du fan d’un moteur d’avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture behavior of RT-PMMA under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC &amp; INTCET 2018, The 4th International Conference on Defence &amp; Security Technology &amp; The 3rd International Conference on Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Kuala-Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic failure of viscoplastic structures under ASB and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT, 12th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Arcachon, France. pp.01005, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/201818301005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization and failure in viscoplastic structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESMC 2018, The 10th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacité d'arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of dynamic shear localization-controlled failure in structural materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Loïs Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 6, 6th European Conference on Computational Mechanics, Glascow (UK), 11-15 June 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Glasgow, UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinaison X-FEM/CZM pour la modélisation numérique de la rupture ductile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GT MECAMAT - Physique, Mécanique et Modélisation de l'Endommagement et de la Rupture - Transition Endommagement-Rupture, Paris (France), 6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 16 novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled ASB- and microvoiding-assisted dynamic ductile failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd DYMAT Technical Meeting, Dynamic fracture of ductile materials, Trondheim (Norway), 12-14 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.08.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of Adiabatic Shear Band and Microvoid induced Material Degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2017, XIV International Conference on Computational Plasticity. Fundamentals and Applications, Barcelona (Spain), 5-7 September 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear band induced chip serration in high speed machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Soldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMPT2017, International Conference on Advances in Materials &amp; Processing Technologies, Chennai (India), 11-14 December 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of structural degradation under adiabatic shear banding and micro-voiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2017, 5th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Nantes (France), 14-16 june 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative failure of AA2024 and AA7175 at low and high strain rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition endommagement diffus vers fissuration par introduction d'une bande cohésive dans X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation isotrope vs. anisotrope du processus de dégradation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lois Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact velocity-dependence of the fragmentation of shock-resistant PMMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M2D2017, 7th International Conference on Mechanics and Materials in Design, Albufeira (Portugal), 11-15 June 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Albufeira, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dynamic shear localization until crack propagation in viscoplastic metals and alloys : a challenge for the modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICACM 2017 - 10th Annual US-France ICACM Symposium on Dynamic damage and fragmentation, Ft Walton Beach (FL, USA), 17-19 May 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bandes de cisaillement adiabatique: localisation & post-localisation vues comme détérioration singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la rupture ductile par une approche couplant X-FEM et zone cohésive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS MePhy Mécanique et Physique des Systèmes Complexes - Nouveaux défis en mécanique de la rupture, Paris (France), 27-28 Nov. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localisation described as a damage-like mechanism: (1-D) vs. D type modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MécaDymat - Comportement et rupture des matériaux sous sollicitations dynamiques, Strasbourg (France), 30-31 Mars 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-fracture transition in a ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Integrity-Reliability-Failure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of shear failure caused by adiabatic shear banding and subsequent microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2016, 24th International Congress of Theoretical and Applied Mechanics, Montréal (Canada), 21-26 august 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of ASB-dynamic localisation as a degradation mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTDM2016 - The 10th International Conference on the Mechanics of Time Dependent Materials, Paris (France), 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of strain rate on the behavior and failure of 2024 and 7075 aluminum alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Manar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSTC 2016, 3rd International Conference on Defence and Security Technology, Kuala Lumpur (Malaysia), 15-17 August 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding assisted dynamic failure : modeling issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM - Symposium on Dynamic instabilities in solids Madrid (Spain) 17-20 May 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of high strain rate failure under ASB and microvoiding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.L. Dorothy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Hor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLAST 2016, 11th International Symposium on Plasticity and Impact Mechanics, New Delhi (India), 11-14 December 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.12.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique par cisaillement adiabatique : enjeux de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du GeM, Nantes (France), 5 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse numérique d'une séquence d'images ultra-rapides: application à la fissuration dynamique de structures impactées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital image analysis of ASB assisted dynamic fracture under impact loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2015, 4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures, Cachan (France), 3-5 june 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Titanium alloys for shock oriented marine applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Thuaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ti-2015: The 13th World Conference on Titanium, San Diego, California (USA), 16-20 Août 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, San Diego, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la fissuration dynamique de matériaux structuraux à vocation défense sous impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques DynRap du 25 et 26 Mars 2015 : Etudes de phénomènes en dynamique rapide par essais et simulations, DGA-TA, Toulouse (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure mechanisms in high strength steel under impact loading: from ASB to full fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics, Troyes (France), 8-11 july 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches expérimentales et numériques du mécanisme de localisation dynamique par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Matériaux sous sollicitations intenses / Grandes vitesses fortes pressions : de l'impact à la planétologie, Aussois (France), 26-30 Janvier 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture dynamique des matériaux structuraux : investigation expérimentale et éléments de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR CNRS ACO-CHOCOLAS - Endommagement et loi de comportement sous sollicitations dynamiques : Modélisation et expérimentation, Paris (France), 17-18 septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Image Analysis of ASB-assisted Failure of Impacted Structural Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2015, 11th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading, Lugano (Suisse), 7/11 Septembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplasticité dynamique incorporant le comportement post-critique en présence des Bandes de Cisaillement Adiabatique (BCA) et d’un endommagement associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAM 2015 - Congrès Algérien de Mécanique - Damage-Behavior coupling: From the initiation to the propagation of macroscopic cracks, El Oued (Algérie), 25/29 octobre 2015,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, El Oued, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical treatment of the damage/crack transition in a Gurson ductile material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of dynamic crack propagation in ductile materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ECCOMAS Young Investigators Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enlarged finite strain modelling incorporating Adiabatic Shear Banding and post-localization microvoiding as shear failure mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDM2, Second International Conference on Damage Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture par cisaillement quasi-statique et dynamique d’alliages métalliques haute résistance : investigation expérimentale et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LMS, Palaiseau (France), 25 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of structural material failure under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 16, 16th International Conference on Experimental Mechanics, Cambridge (UK), 7-11 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation numérique d'une fissure via X-FEM dans un matériau de Gurson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture sous taux de triaxialité négatif de l’alliage de titane Ti-6Al-4V : micro-mécanismes et effet de la vitesse de chargement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014, Montpellier (France), 24-28 novembre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack propagation in a Gurson ductile material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th. European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition between ASB and void growth assisted shear failure mechanisms: unified modelling and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCCM XI, 11th World Congress on Computational Mechanics, Barcelona (Spain), 20-25 july, 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of crack propagation in a ductile viscoplastique material using X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Extended Finite Element Method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France. pp.135 - 150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation 2D de la fissuration dans un matériau ductile endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Francais de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale et numérique de la plasticité de verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiko Yo-Koyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01717038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic vs. quasi-static shear failure of high strength metallic alloys: experiment and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium on materials and interfaces under high strain rate and large deformation, Metz (France), 17-21 Juin 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche expérimentale et numérique de la plasticité des verres métalliques massifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure sensitivity of plasticity in metallic glasses below glass transition: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Anguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Quebec, Canada. pp.1318-1323, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.706-709.1318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00977305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature- and rate-dependent failure in dynamically loaded viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEM XII, International Congress and Exposition on Experimental &amp; Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Costa Mesa, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-FEM assisted simulation of ductile damage induced 2D crack propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Aspects of Ship Structure Failure Under Airblast Loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2012, 10th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insight into plasticity mechanisms in metallic glasses by means of multiaxial and heterogeneous mechanical tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-S. Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMANAM 2012, 19th International Symposium on Metastable Amorphous and Nanostructured Materials, Moscou (Russie), 18/22 Juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage viscoplasticity/damage modelling and simulation for ductile metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFRAC2011, International Conference on Computational Modeling of Fracture and Failure of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de la rupture de structures navales sous l'effet d'explosions au contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-surface description of temperature- and strain rate-dependent damage initiation and growth in ductile viscoplastic materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS XI, XI International Conference on Computational Plasticity Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la rupture de structures navales soumises à des explosions sous-marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constitutive modelling and numerical simulation of ship structure response to underwater explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st TMS-ABM International Materials Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulations of underwater explosion-induced damage until ultimate fracture of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010, 7th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et numérique du cisaillement rapide des matériaux métalliques sous chargement extrême : Application à l'usinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Czarnota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nouari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved methodology for parameters identification of non linear material behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pilvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 2010, IV European Conference on Computational Mechanics of Solids, Structures and Coupled Problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of close blast explosion induced failure of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMULIA France Regional User's Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fracture Analysis and Constitutive Modelling of Ship Structure Steel Behaviour Regarding Underwater Explosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA IV, 4th International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement numérique tridimensionnel de la pénétration dynamique contrôlée par le cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of far-field underwater explosion induced damage of ship structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1635-1641</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanically rigorous evaluation of the plastic work induced heating. Consequences for dynamic localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Dynamic Behaviour of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Metz, France. pp.251-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics based evaluation of the plastic work induced heating. Consequences on the dynamic localization conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bruxelles, Belgium. pp.1257-1262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational treatment of dynamic penetration accompanied with adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Computational Mechanics – ECCOMAS 2008, 5th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l'échauffement plastique adiabatique et ses conséquences sur les conditions de localisation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of airbag inflator failure under dynamic pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEFA III, 3rd International Conference on Engineering Failure Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Sitges, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite strain viscoplasticity model incorporating adiabatic shear banding and numerical simulation of shock induced shearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Shear Behavior and Mechanisms in Materials Plasticity, Shear 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inelastic heat fraction evaluation for engineering problems involving dynamic plastic localization phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LMS 2007, Thermo-Mechanical Modeling of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling and numerical simulation of dynamic anisotropic degradation of structures under adiabatic shear banding [in] Multi-phase and multi-component materials under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Kazimierz Dolny, Poland. pp.15-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Barcelone, Spain. pp.CD-ROM ISBN 978-84-96736-28-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage investigations of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Pyrotechnic Automotive Safety Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and simulation of dynamic anisotropic degradation of structures under adiabatic shear banding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Dijon, France. pp.139-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies, DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006, Endommagement et rupture des matériaux sous sollicitations dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical dynamic ductile damage analysis of inflator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fresnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium &amp; exhibition on sophisticated car occupant safety systems, Session poster</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse au choc d'un matériau viscoplastique en transformations finies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Dijon, France. pp.DVD-ROM ISBN 978-2-9528-1400-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional modelling of thermo-elastic/viscoplastic solids containing adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTAM 2004, 21st International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite strain modelling and numerical simulation of propagating adiabatic shear bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT Technical Meeting - Crashworthiness and constitutive relationships for engineering materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LPMM, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de détérioration par développement des bandes de cisaillement adiabatique dans le contexte thermo-élasto-viscoplastique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECADYMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiabatic shear banding induced degradation in a thermo-elastic/viscoplastic material under dynamic loading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2004, 5th International Symposium on Impact Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear impact dynamics including adiabatic shear banding effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDP V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Saint-Malo, France. Ed. CEA, Tome 1, pp.311-320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strain rate model involving damage by adiabatic shear banding and related anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DYMAT 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Porto, Portugal. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D constitutive model involving adiabatic shear banding in the context of finite damage elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPLAS 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Barcelone, Spain. CD-ROM ISBN 84-95999-22-6, paper 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de comportement dynamique d'un matériau en présence de l'endommagement par cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IME 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Besançon, France. pp.327-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of the Hopkinson Bar for the Determination of the Transient Dynamic Behaviour of Pure Iron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-259-C3-264, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Quantitative Evaluation of Adiabatic Shear Banding Sensitivity of Various Titanium Alloys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Beylat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Louvigné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURODYMAT 1997 - 5th International Conference on Mechanical and Physical Behaviour of Materials under Dynamic Loading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Toledo, Spain. pp.C3-429-C3-434, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:1997374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00255531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualisation de protection balistiques par optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Garofalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagonalisation de la matrice de masse dans le cadre de la variante de la base décalée de la XFEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheidt Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04978334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la vitesse de déformation et de la triaxialité sur l'endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des dommages induits par un arc électrique dans les réseaux électriques avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Clara Henao Penaranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Rond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Malatesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MECAMAT Aussois - Homogénéisation du comportement mécanique des matériaux hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Aussois (France), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04958256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un dispositif expérimental pour l’étude de l’endommagement dynamique des métaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées VH - Expérimentation matériaux sous choc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation physico-numérique de la rupture des structures sous sollicitations sévères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Kaniadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragmentation dynamique d’anneaux métalliques au moyen d’impacts plans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT, Mécanique des matériaux architecturés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Aussois, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIDRET: concept expérimental pour la fragmentation dynamique d'anneaux métalliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Seisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skander El Maï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Zinszner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACO-CHOCOLAS Matériaux sous Hautes Vitesses de Déformation - 2nd Ecole thématique - Oléron (France) - Oct.10-15, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Oléron, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d’un modèle orthotrope viscoplastique de comportement de l’alliage aéronautique Ti-6Al-4V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Rupture des matériaux et des structures. Mécanismes et modélisations face aux applications industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XFEM-CZM combination for the numerical treatment of ductile fracture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Nikolakopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de la rupture de l’alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;T Day Safran Aircraft Engines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Villaroche, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la capacité d’arrêt de fissure sous impact de PMMA résistants au choc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norazrina Binti Mat Jali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFP 2018, 47th Colloque National du Groupe Français d’études et d’applications des Polymères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-static and dynamic characterization of the anisotropic viscoplastic behaviour of a titanium alloy for leading edge of aircraft engine fan blade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ruiz de Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THERMEC'2018 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation de l'alliage Ti-6Al-4V sous chargement dynamique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ruiz De Sotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Doquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Papasidero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRC2 MécaComp, SafranTech, Magny-les-Hameaux (France), 5-6 Oct. 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Magny-les-Hameaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of the damage-to-crack transition in a Gurson-type material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation numérique de la réponse d’une structure navale à une explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Innovation DGA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of failure mechanisms in structural materials under high loading rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cherrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium Multi-physics modeling of solids 2014 (MPMS 2014), Paris-Palaiseau, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris-Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation d'une fissure 2D dans un matériau viscoplastique endommageable avec X-FEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Crété</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Cadou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National MECAMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasticité des verres métalliques à base Zr.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Brest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Yokoyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Effets d'environnement sur le comportement mécanique et la dégradation des matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endommagement de structures navales après explosion sous-marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Geffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Leblé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanique et mécanismes des changements de phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement dynamique d'un acier dur contenant des méso-bandes de cisaillement adiabatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT, Mécanismes et déformations dans les matériaux multi-constituants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Aussois, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D des effets dégradants du cisaillement adiabatique sur la réponse d'un matériau viscoplastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Dragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Trumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut de Resseguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Deprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des polymères aux grandes vitesses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Longère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722145v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat Jali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Adnan Firdaus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5rn44g" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lois Dorothy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Soldani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2022.2077524" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Sheng Tan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00617-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Papasidero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211036491" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00475-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Binti Mat Jali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30880/ijie.2020.12.05.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunasilan Manar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.075" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.12.001" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFJ4PHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103322" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVK841MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZCJQ9WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3JXFWC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516645644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.05.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Bhogaraju" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Craciun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151855v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85TQJ232-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151854v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy-Gr&#232;ze" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.06.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5QT2Z4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Brest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151858v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.09.038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4CBV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151857v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511427472" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deprince" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3030880" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400960v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TJDK2P4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garofalo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219200v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/978-972-752-323-8" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Henao Penaranda" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatesta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312993v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sicard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236344v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223347v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701836v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701828v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673446v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Ma&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691134v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726641v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773111v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816946v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097271v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351093v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Sheng Tan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat-Jali" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125002021" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351089v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001013" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164322v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152066v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152768v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151862v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152791v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti Mat Jali" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152987v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152817v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020747v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lo&#239;s Dorothy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151892v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152832v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151889v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152825v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020748v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151882v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05239" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152846v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152996v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047611v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dorothy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Soldani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047612v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papasidero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047618v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.082" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047617v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926475v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024418v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437283v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047645v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049837v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047924v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049066v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049057v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.12.107" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443836v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052579v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capdeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050309v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052585v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051913v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thuaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052669v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051905v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050306v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053444v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053287v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053403v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439041v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717038v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yo-Koyama" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anguet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160505v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187143v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592807v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160702v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160699v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160480v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159748v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160689v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160693v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444096v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444090v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400999v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444098v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400977v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400984v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404087v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444104v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495849v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444073v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443962v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255503v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolazo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997346" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2ZK6TWVC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvign&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997374" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958256v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958257v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069601v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742288v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541562v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160712v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160711v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz De Sotto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05502370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Scheidt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Long&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118636" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110730v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Kaniadakis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106176" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673503v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2024.110275" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Seisson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Mai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Zinszner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2023.104829" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42093-1_48" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137132v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Cosquer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pantal&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gailhac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dt.2023.03.006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155911v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2023.104728" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297311v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Papasidero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10567895211036491" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542040v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean Sheng Tan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat Jali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-022-00617-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722145v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Adnan Firdaus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-5rn44g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lois Dorothy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Soldani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2374068X.2022.2077524" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03110423v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Nikolakopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107498" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485656v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2020.103485" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915780v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-020-00475-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862490v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2020.102777" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Binti Mat Jali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30880/ijie.2020.12.05.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151853v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.12.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNFJ4PHN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunasilan Manar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2019.06.075" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2019.103322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Wolf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc M Cadou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2019.05.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786380v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.03.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BVK841MV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786472v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2017.10.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZCJQ9WN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10999-017-9370-9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.02.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3JXFWC1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950770v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dragon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789516645644" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cherrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Capdeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951225v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.05.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01951245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraj Bhogaraju" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Craciun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113127v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Brest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yokoyama" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151854v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy-Gr&#232;ze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lebl&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2013.06.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5QT2Z4X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2012.11.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85TQJ232-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Keryvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Brest" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.706-709.1318" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151857v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Geffroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1056789511427472" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Geffroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebl&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2010.09.038" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5T4CBV17-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Fresnel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grolleau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hardy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443823v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deprince" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3030880" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400972v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499103v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dragon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2007.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400960v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2007.11.001" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TJDK2P4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Trumel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2005.03.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443837v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut de Resseguier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357446v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151867v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444113v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219200v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Garofalo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Moussaoui" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/978-972-752-323-8" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244987v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312980v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Clara Henao Penaranda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Rond" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Malatesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312993v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sicard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Xavier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236344v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103146v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scheidt Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241190v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05197786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701828v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673468v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673446v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701836v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137188v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander El Ma&#239;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993179v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137177v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635286v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773111v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720531v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773120v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726641v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760598v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281717v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722213v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351089v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125001013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351093v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kean-Sheng Tan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norazrina Mat-Jali" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125002021" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331988v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351092v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202125004001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331994v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324788v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485663v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151862v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152063v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288573v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152768v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157567v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152791v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Binti Mat Jali" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152066v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288571v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164322v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152832v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151889v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818302002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152825v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151882v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ICEM18-05239" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152846v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020825v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018617v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152996v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151884v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201818301005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152817v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lo&#239;s Dorothy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024372v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Cadou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047612v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz de Sotto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Papasidero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047618v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.L. Dorothy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.08.082" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047617v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047611v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Soldani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047620v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045712v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manar" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926475v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045713v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024418v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437283v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047615v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cadou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018612v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047924v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049837v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hor" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049066v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Roux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047646v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049057v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.12.107" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047645v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516462v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052585v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Millot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Capdeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051913v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Thuaut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052669v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052579v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050309v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050307v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051905v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050306v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018620v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018618v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443836v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053287v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053444v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018621v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053403v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053445v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018624v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717032v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018614v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717038v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Yo-Koyama" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181535v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439041v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yokoyama" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977305v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Anguet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160505v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018615v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187143v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160702v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592807v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160497v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159748v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160480v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160698v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160489v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Czarnota" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nouari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160689v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pilvin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160693v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160699v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444098v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444090v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444096v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400992v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400510v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400984v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400983v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400977v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400502v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404087v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444073v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495849v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longere" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496731v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fresnel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hardy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Grolleau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rio" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444104v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160609v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160606v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160608v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443962v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443959v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444102v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255503v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvigne" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolazo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997346" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2ZK6TWVC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00255531v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beylat" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Louvign&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1997374" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958257v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978334v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069601v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958256v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742288v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533621v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541562v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423538v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160713v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018625v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160712v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160711v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160987v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056559v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruiz De Sotto" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018626v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018628v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02058673v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018629v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160709v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160706v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160705v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164330v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lain&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>