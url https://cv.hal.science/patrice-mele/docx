--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1673,265 +1673,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La producción del patrimonio urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ed. de la Casa Chata, CIESAS, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01086262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les règles du jeu urbain. entre droit et confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DESCARTES et CIE, pp.316, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bourdin</w:t>
+                <w:t xml:space="preserve">halshs-00110873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles du jeu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DESCARTES et CIE, pp.316, 2006</w:t>
+              <w:t xml:space="preserve">Descartes, pp.316, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourdin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00005713v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01086262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits et territoires</w:t>
               </w:r>
@@ -3256,291 +3256,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les relations paradoxales entre conflit et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Bobbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Conflit et participation, le cas des choix publics territoriaux, 3, pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.013.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conflits de proximité et rapport(s) au(x) droit(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Azuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vicente Ugalde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), 13 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10787⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01147900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio Duhau, Angela Giglia, Las reglas del desorden : habitar la metrópoli, 2009, Mexico, Siglo XXI, 570 p.</w:t>
+                <w:t xml:space="preserve">Pour une géographie des conflits urbains de proximité en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 87 (1)</w:t>
+              <w:t xml:space="preserve">, 2012, 87 (1), pp. 3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568092v1</w:t>
+                <w:t xml:space="preserve">halshs-01094853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production des centres historiques et action publique patrimoniale au Mexique</w:t>
               </w:r>
@@ -3589,96 +3589,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00680164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une géographie des conflits urbains de proximité en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Emilio Duhau, Angela Giglia, Las reglas del desorden : habitar la metrópoli, 2009, Mexico, Siglo XXI, 570 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 87 (1), pp. 3-13</w:t>
+              <w:t xml:space="preserve">, 2012, 87 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01094853v1</w:t>
+                <w:t xml:space="preserve">hal-02568092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie du droit en action</w:t>
               </w:r>
@@ -3828,142 +3828,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits locaux : de nouvelles scènes de production territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 475, p. 42-44</w:t>
+              <w:t xml:space="preserve">Territoires, ADELS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373531v1</w:t>
+                <w:t xml:space="preserve">hal-00340436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits locaux : de nouvelles scènes de production territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires, ADELS,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 475, pp.42-44</w:t>
+              <w:t xml:space="preserve">Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, p. 42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340436v1</w:t>
+                <w:t xml:space="preserve">halshs-00373531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits patrimoniaux et régulation urbaine</w:t>
               </w:r>
@@ -5974,441 +5974,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Melé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2013, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00914635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Melé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conflit d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CASILLO I. avec BARBIER R., BLONDIAUX L., CHATEAURAYNAUD F., FOURNIAU J-M., LEFEBVRE R., NEVEU C. et SALLES D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GIS Démocratie et participation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sens 1 Manifestation d'opposition entre acteurs dénonçant l'incompatibilité entre certaines pratique, 2013, 2268-5863</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00915339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des conflits et recherches françaises : le moment agonistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-50, 2013, Géographie sociale, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00915327v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00914635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels territoires pour l'action ? Mobilisations locales et régimes de territorialité</w:t>
               </w:r>
@@ -6680,129 +6680,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiques publiques, régimes d’action et interfaces urbain/rural au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Bertheleu, Françoise Bourdarias. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les constructions locales du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUFR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 143-162, 2008, 9782869062382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.2413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01257410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conflits et controverses : de nouvelles scènes de production territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Garat, Raymonde Séchet, Djémila Zeneidi,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces en (trans)action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 239-250., 2008, 9782753507050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Territoires d'action et qualifications de l'espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,225 +6912,130 @@
               </w:rPr>
               <w:t xml:space="preserve">Territoires d'action </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aménagement, urbanisme, espace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp.272, 2008, Itinéraires géographiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00407477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits d'aménagement et débats publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Jean, Martin Vanier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France, aménager les territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, p. 97-114, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373528v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01257410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les bruits de la ville, mobilisation du droit et production d'ordres locaux</w:t>
               </w:r>
@@ -7094,64 +7094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration des règles du jeu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7193,64 +7193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration des règles du jeu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7286,621 +7286,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conflits, territoires et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conflits et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUFR, pp.13-32, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Qualification patrimoniale des espaces centraux des villes mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisées sur le patrimoine dans le monde à l'aube du XXI° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.519-538, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits urbains pour la protection de la nature dans une métropole mexicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé, Corinne Larrue, Muriel Rosemberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.103-117, 2003, MSH "Villes et territoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : conflits, territoires et action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé, Corinne Larrue, Muriel Rosemberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.224, 2003, Maison des sciences de l'homme "Villes et territoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Ré)investir les espaces centraux des villes mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Descartes, pp.175-204, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Conflits, territoires et action publique</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs locaux et recompositions de l’action publique urbaine au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-France Prévôt Schapira, Hélène Rivière d’Arc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conflits et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les territoires de l’État-nation en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.47-63, 2001, 9782907163859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Intreduccion: Medio ambiente, orden jurídico y gestión urbana</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01256571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orden jurídico y acción pública urbano-ambiental en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mario Bassolsé; Patrice Melé. </w:t>
+              <w:t xml:space="preserve">Mario Bassols; Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medio ambiente, ciudad y orden jurídico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Unidad Iztapalapa, pp.1-47, 2001, 9789707011564</w:t>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Unidad Iztapalapa, pp.347- 389, 2001, 9789707011564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Orden jurídico y acción pública urbano-ambiental en Francia</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intreduccion: Medio ambiente, orden jurídico y gestión urbana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mario Bassols; Patrice Melé. </w:t>
+              <w:t xml:space="preserve">Mario Bassolsé; Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medio ambiente, ciudad y orden jurídico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Unidad Iztapalapa, pp.347- 389, 2001, 9789707011564</w:t>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Unidad Iztapalapa, pp.1-47, 2001, 9789707011564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...74 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.iheal.707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01256571v1</w:t>
+                <w:t xml:space="preserve">halshs-01088958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir local et gestion politique de l'espace urbain de la ville de Puebla</w:t>
               </w:r>
@@ -8283,50 +8283,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ENTRE RÉSISTANCE ET ENGAGEMENT DANS L’ ACTION PUBLIQUE : EXPÉRIENCES ET TRAJECTOIRES DES COLLECTIFS PORTEURS DES RESSOURCERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème édition du Congrès triennal de l’Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique (CoSPoF),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Bruxelles (en ligne), Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre résistance et engagement dans l’action publique: expériences et trajectoires des collectifs porteurs des Ressourceries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8335,139 +8417,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition du Congrès triennal de l'Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03201170v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03584237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses, conflits et contentieux</w:t>
               </w:r>
@@ -8529,165 +8529,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">PATRIMOINE ET PLANIFICATION URBAINE AU MEXIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SÉMINAIRE INTERNATIONAL Quel rôle des documents d’urbanisme pour la protection du patrimoine urbain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR PLUPAT UMR CITERES https://www.canal-u.tv/video/plu_patrimonial/05_patrimoine_et_planification_urbaine_au_mexique.50335, Sep 2018, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANALIZAR LAS RELACIONES ENTRE CONFLICTOS URBANOS Y PARTICIPACIÓN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WHAT IS GOVERNED? MEXICO GOBERNANDO LO URBANO MÉXICO,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEDUA, El Colegio de Mexico., Sep 2018, Mexico, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01888474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02133530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'action patrimoniale : analyser les effets des qualifications juridiques de l'espace et des instruments d'action publique</w:t>
               </w:r>
@@ -8969,50 +8969,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conflits d'implantation, mobilisation du droit et territoires institutionnels au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LAW AND JUSTICE IN THE RISK SOCIETY, Research Committee on Sociology of Law, International sociological association, 2008 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00377268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels territoires pour l'action ? Mobilisations locales et régimes de territorialité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Espaces de vie, espaces-enjeux : </w:t>
             </w:r>
@@ -9024,169 +9093,100 @@
               </w:rPr>
               <w:t xml:space="preserve">Entre investissements ordinaires et mobilisations politiques, </w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRAPE, UMR ESO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00346108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes et Formes locales de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9981,51 +9981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C53FA294"/>
+    <w:nsid w:val="A0CCF2AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10212,51 +10212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6251-3934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031368794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03048954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Neste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.colmex.mx/busquedaAvanzada.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/1823?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1996?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Scharager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v11i1p252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.013.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.021.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3540959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1988.2792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alterediciones.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedua.colmex.mx/component/zoo/item/conflictos-y-concertacion-la-gestion-de-los-residuos-en-mexico-italia-y-francia.html?Itemid=726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.iis.sociales.unam.mx:8080/jspui/handle/IIS/5234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915339v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.participation-et-democratie.fr/fr/node/1293" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189874v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005705v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/458" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189835v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088958v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066617v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.707" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Planchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346108v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6251-3934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031368794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03048954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Neste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.colmex.mx/busquedaAvanzada.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/1823?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1996?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Scharager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v11i1p252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.013.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.021.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3540959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1988.2792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alterediciones.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedua.colmex.mx/component/zoo/item/conflictos-y-concertacion-la-gestion-de-los-residuos-en-mexico-italia-y-francia.html?Itemid=726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.iis.sociales.unam.mx:8080/jspui/handle/IIS/5234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.participation-et-democratie.fr/fr/node/1293" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189874v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2442" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005705v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/729" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.707" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Planchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>