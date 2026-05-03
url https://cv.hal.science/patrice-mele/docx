--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -990,51 +990,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit(s) et Territoire(s) – Regards croisés des sciences juridiques et territoriales</w:t>
+                <w:t xml:space="preserve">Droits et Territoires – Regards croisés des sciences juridiques et territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Aldhuy</w:t>
@@ -1066,51 +1066,51 @@
                 <w:t xml:space="preserve">Mathieu Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Maccaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PUR (Espace et territoires), 247 p., A paraître</w:t>
+              <w:t xml:space="preserve">PUR (Espace et territoires), 247 p., A paraître, 9791041305643</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3451,165 +3451,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01147900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Production des centres historiques et action publique patrimoniale au Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction politique et sociale des Territoires, Cahier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.73-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00680164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une géographie des conflits urbains de proximité en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (1), pp. 3-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094853v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Duhau, Angela Giglia, Las reglas del desorden : habitar la metrópoli, 2009, Mexico, Siglo XXI, 570 p.</w:t>
               </w:r>
@@ -9981,51 +9981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0CCF2AC"/>
+    <w:nsid w:val="71C5DE97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10212,51 +10212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6251-3934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031368794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03048954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Neste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.colmex.mx/busquedaAvanzada.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/1823?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1996?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Scharager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v11i1p252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.013.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094853v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680164v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.021.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3540959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1988.2792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alterediciones.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedua.colmex.mx/component/zoo/item/conflictos-y-concertacion-la-gestion-de-los-residuos-en-mexico-italia-y-francia.html?Itemid=726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.iis.sociales.unam.mx:8080/jspui/handle/IIS/5234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.participation-et-democratie.fr/fr/node/1293" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189874v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2442" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005705v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/729" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.707" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Planchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6251-3934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031368794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03048954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Neste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.colmex.mx/busquedaAvanzada.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/1823?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1996?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Scharager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v11i1p252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.013.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.021.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3540959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1988.2792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alterediciones.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedua.colmex.mx/component/zoo/item/conflictos-y-concertacion-la-gestion-de-los-residuos-en-mexico-italia-y-francia.html?Itemid=726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.iis.sociales.unam.mx:8080/jspui/handle/IIS/5234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.participation-et-democratie.fr/fr/node/1293" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189874v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2442" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005705v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/729" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.707" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Planchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>