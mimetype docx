--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1673,265 +1673,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00373533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les règles du jeu urbain. entre droit et confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DESCARTES et CIE, pp.316, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00110873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les règles du jeu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Descartes, pp.316, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La producción del patrimonio urbano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ed. de la Casa Chata, CIESAS, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01086262v1</w:t>
-              </w:r>
-[...174 lines deleted...]
-                <w:t xml:space="preserve">halshs-00005713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits et territoires</w:t>
               </w:r>
@@ -3256,222 +3256,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conflits de proximité et rapport(s) au(x) droit(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicente Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01147900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les relations paradoxales entre conflit et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Bobbio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Conflit et participation, le cas des choix publics territoriaux, 3, pp.7-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.013.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249489v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">halshs-01147900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production des centres historiques et action publique patrimoniale au Mexique</w:t>
               </w:r>
@@ -3828,142 +3828,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits locaux : de nouvelles scènes de production territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires, ADELS,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 475, pp.42-44</w:t>
+              <w:t xml:space="preserve">Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, p. 42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340436v1</w:t>
+                <w:t xml:space="preserve">halshs-00373531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits locaux : de nouvelles scènes de production territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 475, p. 42-44</w:t>
+              <w:t xml:space="preserve">Territoires, ADELS,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 475, pp.42-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373531v1</w:t>
+                <w:t xml:space="preserve">hal-00340436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits patrimoniaux et régulation urbaine</w:t>
               </w:r>
@@ -5974,441 +5974,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01249510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines - Introduction</w:t>
+                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Azuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bertheleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflit d'usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CASILLO I. avec BARBIER R., BLONDIAUX L., CHATEAURAYNAUD F., FOURNIAU J-M., LEFEBVRE R., NEVEU C. et SALLES D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GIS Démocratie et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sens 1 Manifestation d'opposition entre acteurs dénonçant l'incompatibilité entre certaines pratique, 2013, 2268-5863</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Analyser la productivité des conflits de proximité</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des conflits et recherches françaises : le moment agonistique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaire de Rennes, pp.389-428, 2013, géographie sociale, 978-2-7535-2278-7. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-50, 2013, Géographie sociale, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...66 lines deleted...]
-                <w:t xml:space="preserve">halshs-00915339v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00915327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des conflits et recherches françaises : le moment agonistique ?</w:t>
+                <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Melé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits de proximité et dynamiques urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2013, 978-2-7535-2278-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.27301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00915327v1</w:t>
+                <w:t xml:space="preserve">halshs-00914635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels territoires pour l'action ? Mobilisations locales et régimes de territorialité</w:t>
               </w:r>
@@ -6680,362 +6680,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189874v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conflits et controverses : de nouvelles scènes de production territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Garat, Raymonde Séchet, Djémila Zeneidi,. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces en (trans)action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUR</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 239-250., 2008, 9782753507050</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005705v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Territoires d'action et qualifications de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Melé, Corinne Larrue. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires d'action </w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement, urbanisme, espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp.272, 2008, Itinéraires géographiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00407477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits d'aménagement et débats publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Jean, Martin Vanier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France, aménager les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p. 97-114, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00373528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Politiques publiques, régimes d’action et interfaces urbain/rural au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Bertheleu, Françoise Bourdarias. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les constructions locales du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUFR</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 143-162, 2008, 9782869062382. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.2413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01257410v1</w:t>
-              </w:r>
-[...238 lines deleted...]
-                <w:t xml:space="preserve">halshs-00373528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre les bruits de la ville, mobilisation du droit et production d'ordres locaux</w:t>
               </w:r>
@@ -7094,64 +7094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration des règles du jeu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7193,64 +7193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'élaboration des règles du jeu urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7286,96 +7286,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits, territoires et action publique</w:t>
+                <w:t xml:space="preserve">Introduction : conflits, territoires et action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Melé, Corinne Larrue, Muriel Rosemberg. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PUFR, pp.13-32, 2003</w:t>
+              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.224, 2003, Maison des sciences de l'homme "Villes et territoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00005677v1</w:t>
+                <w:t xml:space="preserve">halshs-00189835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification patrimoniale des espaces centraux des villes mexicaines</w:t>
               </w:r>
@@ -7497,410 +7501,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : conflits, territoires et action publique</w:t>
+                <w:t xml:space="preserve">(Ré)investir les espaces centraux des villes mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retours en ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Descartes, pp.175-204, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits, territoires et action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.224, 2003, Maison des sciences de l'homme "Villes et territoires"</w:t>
+              <w:t xml:space="preserve">, PUFR, pp.13-32, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">(Ré)investir les espaces centraux des villes mexicaines</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orden jurídico y acción pública urbano-ambiental en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mario Bassols; Patrice Melé. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retours en ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Descartes, pp.175-204, 2003</w:t>
+              <w:t xml:space="preserve">Medio ambiente, ciudad y orden jurídico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Unidad Iztapalapa, pp.347- 389, 2001, 9789707011564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intreduccion: Medio ambiente, orden jurídico y gestión urbana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mario Bassolsé; Patrice Melé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Medio ambiente, ciudad y orden jurídico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Autónoma Metropolitana Unidad Iztapalapa, pp.1-47, 2001, 9789707011564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01088958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs locaux et recompositions de l’action publique urbaine au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-France Prévôt Schapira, Hélène Rivière d’Arc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de l’État-nation en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IHEAL</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.47-63, 2001, 9782907163859. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.iheal.707⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01256571v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-01088958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir local et gestion politique de l'espace urbain de la ville de Puebla</w:t>
               </w:r>
@@ -8283,50 +8283,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre résistance et engagement dans l’action publique: expériences et trajectoires des collectifs porteurs des Ressourceries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Cirelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème édition du Congrès triennal de l'Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, bruxelles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ENTRE RÉSISTANCE ET ENGAGEMENT DANS L’ ACTION PUBLIQUE : EXPÉRIENCES ET TRAJECTOIRES DES COLLECTIFS PORTEURS DES RESSOURCERIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Cirelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8335,139 +8417,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème édition du Congrès triennal de l’Association Belge de Sciences Politiques et 9ème édition du Congrès international des associations francophones de science politique (CoSPoF),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bruxelles (en ligne), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03584237v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03201170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controverses, conflits et contentieux</w:t>
               </w:r>
@@ -8529,165 +8529,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ANALIZAR LAS RELACIONES ENTRE CONFLICTOS URBANOS Y PARTICIPACIÓN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WHAT IS GOVERNED? MEXICO GOBERNANDO LO URBANO MÉXICO,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDUA, El Colegio de Mexico., Sep 2018, Mexico, México</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01888474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PATRIMOINE ET PLANIFICATION URBAINE AU MEXIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SÉMINAIRE INTERNATIONAL Quel rôle des documents d’urbanisme pour la protection du patrimoine urbain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR PLUPAT UMR CITERES https://www.canal-u.tv/video/plu_patrimonial/05_patrimoine_et_planification_urbaine_au_mexique.50335, Sep 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02133530v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01888474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l'action patrimoniale : analyser les effets des qualifications juridiques de l'espace et des instruments d'action publique</w:t>
               </w:r>
@@ -9129,64 +9129,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes et Formes locales de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Mele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9981,51 +9981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71C5DE97"/>
+    <w:nsid w:val="C124FE47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10212,51 +10212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6251-3934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031368794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03048954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Neste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.colmex.mx/busquedaAvanzada.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/1823?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1996?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Scharager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v11i1p252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249489v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.013.0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147900v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10787" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340436v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.021.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3540959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1988.2792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alterediciones.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedua.colmex.mx/component/zoo/item/conflictos-y-concertacion-la-gestion-de-los-residuos-en-mexico-italia-y-francia.html?Itemid=726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.iis.sociales.unam.mx:8080/jspui/handle/IIS/5234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915339v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.participation-et-democratie.fr/fr/node/1293" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27306" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189874v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2442" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2413" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005705v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/458" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407477v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005677v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005678v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256571v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/729" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.707" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066617v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Planchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888474v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-mele" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6251-3934" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031368794" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03049207v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mele" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03048954v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04322836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ghiotti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gigot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Maccaglia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Van Neste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bobbio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Ugalde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicaciones.colmex.mx/busquedaAvanzada.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094802v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373533v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00110873v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005713v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Lefeuvre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Rosemberg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/1823?lang=fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1996?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088955v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Cossart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Fourniau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534330v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.13832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613801v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Merlinsky" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02914695v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Scharager" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.733.0087" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504325v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6681" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448244v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786344v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20356609v11i1p252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.109.0061" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01147900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Azuela" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.013.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680164v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568092v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.2199" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915325v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373531v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373553v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005672v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.021.0041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139524v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3540959" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01895199v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1988.2792" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04337949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mel&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.alterediciones.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04775224v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.umontreal.ca/catalogue/transitions_socioecologiques_et_milieux_de_vie/fichiers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295236v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04048049v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047181v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02061616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cedua.colmex.mx/component/zoo/item/conflictos-y-concertacion-la-gestion-de-los-residuos-en-mexico-italia-y-francia.html?Itemid=726" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ru.iis.sociales.unam.mx:8080/jspui/handle/IIS/5234" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01332370v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345932v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423812v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287341v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249501v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249510v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.puf.com/Quadrige_dicos_poche:Dictionnaire_de_la_pens%C3%A9e_%C3%A9cologique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Germain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.27301" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915339v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.participation-et-democratie.fr/fr/node/1293" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/27306" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00914635v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/27301" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568462v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568457v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189874v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005705v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/458" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00407477v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373528v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2442" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.2413" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005716v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005715v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189835v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005674v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005676v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005678v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005677v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256571v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/729" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.707" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01257412v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheal/1172" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637470v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1387/conf.socioecos.2024" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04840993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148148v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201170v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584237v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Planchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01888474v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133530v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02151701v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094857v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377268v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00346108v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135743v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005707v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427364v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bachelart" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Laurent" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01486018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568119v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.6484" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568102v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>