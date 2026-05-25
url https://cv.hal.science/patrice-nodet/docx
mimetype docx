--- v0 (2026-03-15)
+++ v1 (2026-05-25)
@@ -264,425 +264,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Planet description sheets: 1182–1283</w:t>
+                <w:t xml:space="preserve">Unexpected Nectriaceae species diversity in cheese, description of Bisifusarium allantoides sp. nov., Bisifusarium penicilloides sp. nov., Longinectria gen. nov. lagenoides sp. nov. and Longinectria verticilliforme sp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.W. Crous</w:t>
+                <w:t xml:space="preserve">Océane Savary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Cowan</w:t>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maggs-Kölling</w:t>
+                <w:t xml:space="preserve">J.C. Frisvad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Yilmaz</w:t>
+                <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Thangavel</w:t>
+                <w:t xml:space="preserve">Jeanne Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Mycosphere Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.1077-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3767/persoonia.2021.46.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5943/mycosphere/12/1/13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296375v1</w:t>
+                <w:t xml:space="preserve">hal-03499697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Nectriaceae species diversity in cheese, description of Bisifusarium allantoides sp. nov., Bisifusarium penicilloides sp. nov., Longinectria gen. nov. lagenoides sp. nov. and Longinectria verticilliforme sp. nov.</w:t>
+                <w:t xml:space="preserve">Colletotrichum : new pathogen in walnut orchards – characterization of the fungus and research on control methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Savary</w:t>
+                <w:t xml:space="preserve">A. Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">C. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Frisvad</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycosphere Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5943/mycosphere/12/1/13⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1318, pp.147-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1318.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03499697v1</w:t>
+                <w:t xml:space="preserve">hal-03333853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colletotrichum : new pathogen in walnut orchards – characterization of the fungus and research on control methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal Planet description sheets: 1182–1283</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Crous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Cowan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verhaeghe</w:t>
+                <w:t xml:space="preserve">G. Maggs-Kölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Le Floch</w:t>
+                <w:t xml:space="preserve">N. Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Giraud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Thangavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1318, pp.147-150. </w:t>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2021.1318.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3767/persoonia.2021.46.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333853v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of MALDI-TOF MS to species complex differentiation and strain typing of food related fungi: Case studies with Aspergillus section Flavi species and Penicillium roqueforti isolates</w:t>
               </w:r>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Donot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (2), pp.230-241. </w:t>
@@ -1109,51 +1109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Neige Hebrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1191,51 +1191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Colletotrichum fructicola Causing Apple Bitter Rot in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1315,584 +1315,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and application of MALDI-TOF MS for identification of food spoilage fungi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combined Metabarcoding and Multi-locus approach for Genetic characterization of Colletotrichum species associated with common walnut (Juglans regia) anthracnose in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+                <w:t xml:space="preserve">Daniele da Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tréguer</w:t>
+                <w:t xml:space="preserve">José Cobo-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Weill</w:t>
+                <w:t xml:space="preserve">Djiby Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 81, pp.76-88. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10765 - 10765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29027-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857173v1</w:t>
+                <w:t xml:space="preserve">hal-01857172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Metabarcoding and Multi-locus approach for Genetic characterization of Colletotrichum species associated with common walnut (Juglans regia) anthracnose in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and application of MALDI-TOF MS for identification of food spoilage fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Quéro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele da Lio</w:t>
+                <w:t xml:space="preserve">Victoria Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Cobo-Díaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Chalopin</w:t>
+                <w:t xml:space="preserve">Sylvie Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djiby Kebe</w:t>
+                <w:t xml:space="preserve">Amélie Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), pp.10765 - 10765. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.76-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29027-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857172v1</w:t>
+                <w:t xml:space="preserve">hal-01857173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucor: A Janus-faced fungal genus with human health impact and industrial applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Report of Pear Bitter Rot Caused by Colletotrichum fioriniae in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. da Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">R. Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Weill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (1), pp.12-32. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 101 (7), pp.1319 - 1319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2016.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-01-17-0129-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446250v1</w:t>
+                <w:t xml:space="preserve">hal-01560665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Pear Bitter Rot Caused by Colletotrichum fioriniae in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. da Lio</w:t>
+                <w:t xml:space="preserve">Mucor: A Janus-faced fungal genus with human health impact and industrial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morin-Sardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baroncelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nodet</w:t>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.12-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2016.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-01-17-0129-PDN⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560665v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Apple Bitter Rot Caused by Colletotrichum fioriniae in Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Baroncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,51 +2404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hapten Synthesis for a Monoclonal Antibody Based ELISA for Deltamethrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laurence Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2546,51 +2546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pythium F induce a minor but ubiquitous disease in tomato soilless cultures [Lycopersicon esculentum]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rey Patrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2641,51 +2641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malondialdehyde cannot be related to lipoperoxidation in habituated sugarbeet plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2757,51 +2757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immuno-enzymatic staining procedure for Pythium species with filamentous non-inflated sporangia in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rafin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tirilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2860,51 +2860,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congo red inhibits in vitro β-glucan synthases of Saprolegnia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2964,51 +2964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenetic effects of Congo red on hyphal growth and cell wall development of the fungus Saprolegnia monoica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Capellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3068,51 +3068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dot-blot assays and their use as a direct antigen-binding method to screen monoclonal antibodies to 1,4-β-and 1,3-β-glucan synthases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3268,51 +3268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
@@ -3354,90 +3354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et application de la spectrométrie de masse MALDI-TOF pour l’identification des moisissures d’intérêt alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Quéro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tréguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes journées Mycotoxines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Bordeaux, France</w:t>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII International Symposium on Walnut, Cashew and Pecan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science, Dec 2017, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3658,51 +3658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lepilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele da Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3802,51 +3802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry of cell walls and membranes in fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, 1990, 978-3-642-74215-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3938,51 +3938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boisdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4199,51 +4199,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nodet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Lio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Floch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-23-0659-PDN" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296375v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cowan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maggs-K&#246;lling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yilmaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thangavel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2021.46.11" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333853v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaeghe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1318.22" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Hebrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-1915-PDN" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Weill" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.05.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857172v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Kebe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29027-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroncelli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-17-0129-PDN" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-15-1353-PDN" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00519713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Girotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maiolini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Ghini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elida Ferri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710701748291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Queffelec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Larue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corbel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000937j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B85P8KLH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gueguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouvenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000378g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9475SF3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9703922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX43BXVM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Patrice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hag&#232;ge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(95)00825-X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX126BR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0953-7562(09)80475-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRXZR87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(90)90070-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capellano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-136-2-303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(88)90070-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA9A0F64C074B05BEB8CC7005635C8083F06E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01946731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-74215-6_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209368v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nodet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Lio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboulanger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Floch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-23-0659-PDN" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Savary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Frisvad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ropars" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5943/mycosphere/12/1/13" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333853v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaeghe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1318.22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cowan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maggs-K&#246;lling" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yilmaz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thangavel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2021.46.11" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Qu&#233;ro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Courault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Celli&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lorber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103311" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159298v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Chamekh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12298093.2019.1623979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Hebrard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-1915-PDN" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857172v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Kebe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29027-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Girard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tr&#233;guer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Weill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.05.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroncelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-17-0129-PDN" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01446250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin-Sardin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2016.11.002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76S8LM6V-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328445v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-15-1353-PDN" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00519713v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Girotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Maiolini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severino Ghini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elida Ferri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Fini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032710701748291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275472v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Queffelec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boisd&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Larue" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Corbel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000937j" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B85P8KLH-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329487v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gueguen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thouvenot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf000378g" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9475SF3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9703922" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX43BXVM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275589v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Patrice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ch&#233;rif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hag&#232;ge" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0031-9422(95)00825-X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX126BR7-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rafin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0953-7562(09)80475-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVRXZR87-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274783v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Girard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel F&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0378-1097(90)90070-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274747v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Capellano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/00221287-136-2-303" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274724v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grange" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0003-2697(88)90070-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FA9A0F64C074B05BEB8CC7005635C8083F06E96/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568320v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01946731v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333881v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275518v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-74215-6_7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275507v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>