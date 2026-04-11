--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Pajusco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4804-8786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113988184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes reconfigurables pour la caractérisation radio des milieux ferroviaires en bande sub-6 GHz et en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamaleddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric waves communications for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HF source geolocation using an operational TDoA Receiver network: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (9), pp.1643-1647. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2018.2860459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate time difference of arrival estimation for HF radio broadcast signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (6), pp.1406 - 1410. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Double Directional UWB Residential Indoor Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.1129-1139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2387418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre access for sustainable digital cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Maldonado-Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Abdul-Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Seregelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre for green wireless access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0350-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de propagation Ultra Large Bande : sondage, caractérisation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5), pp.84 - 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional propagation channel estimation and analysis in urban environment with panoramic photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.73 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Uniform Circular Arrays for Characterizing UWB Time Reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2009715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding and antenna diversity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sat.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile propagation channel simulator for MIMO link level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (ID 80194), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/80194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation channel models for mobile communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.703 - 714. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of the ultra wide band propagation channel through the analysis of experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.762 - 773. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of temporal variations on an ultrawideband radio link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11-1), pp.3198 - 3206. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2006.883961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double characterizations of power angular spectrum in macrocell environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (22), pp.1565 - 1567. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20031032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la propagation multitrajet : prédiction des performances d'un système type GSM en petites cellules urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duponteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.67 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Blockage in MmWave Railway Communications: Early Detection Based on LoS Cluster Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Fall 2025: Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Based mmW Channel Modelling in Railway Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G realistic radio channel models for FRMCS deployment in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2024: Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5G-RACOM Project: 5G for Resilient and Green Rail COMmunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Holfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karabinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boistault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmWave Channel Sounding for Vehicular Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the radio propagation channel in the millimetre frequency bands for railway communications -Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI, Aug 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-6GHz MIMO channel sounders for Railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Propagation Channel Measurements for Future Railway Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mmWave channel sounding in the 60 GHz band in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023: 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Measurements at 3.7 GHz Using a Massive MIMO Antenna Array in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 : 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Hybrid Beamforming to Full Digital Zero Forcing in mmWave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2019: 26th Internatinal Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Time Channel Sounding Method using SAR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et applications d'un système d'acquisition multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM - Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive MIMO Channel Measurements and Simulations at 3.7 GHz in Outdoor Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECOM 2019 : 23rd International Conference on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECOM48045.2019.9163640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Qualification Metrics for Passive HF Geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive HF Geolocation Using TDoA Based receiver Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2018-5/24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-channel souding for HF geolocation: concepts and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP2018 : 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage based users selection for hybrid beamforming in millimeterwave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC18: 29th Annual IEEE International symposium on personnal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid beamforming for muli-user MISO channels with equal gain transmission: a robust and spectral efficient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT2018: 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient time domain HF geolocation using multiple distributed receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1852 - 1856, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur prototype pour l'acquisition à distance de signaux HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Joussue Mejias Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.865 - 868, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles de propagation pour la prévision de l'exposition de personnes aux champs électrmoagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements statistiques pour l'étude du canal off-body en configuration NLoS à 2,4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes, Jun 2015, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniplanar log-periodic antenna with a perpendicular plane reflector dedicated to a radio wave camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of pathloss model to predict RF human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Gain of MIMO Systems with Micro-structured Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 : the 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the human exposure to radio frequency radiations expected from future small connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarrebourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM workshops 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.1186-1191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor off-body channel measurements using miniaturized antennas with pattern diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2014 : the 44th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of MIMO propagation indoor channel : Comparison of Indoor to Indoor and Outdoor too Indoor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2013 : the 7th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Suède. pp.3413 - 3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Wi-Fi dans le tram de Brest : ingénierie et handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des antennes microstructurées dans les systèmes de communication MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microstrip to coplanar strip line/slot line transitions on perpendicular substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012: European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une composante de diffusion pour améliorer la précision des modèles à tracé de rayons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for energy efficiency in radio over fiber distributed indoor antenna Wi-Fi network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC'11: 14th International Symposium on Wireless Personal Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique d'identification des caractéristiques spatio-temporelles dun canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scattering model to improve the accuracy of 3D ray tracing for UWB indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2011: 73rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d'une antenne logpériodique planaire alimentée par un BALUN ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of coverage and energy efficiency in radio over fiber distributed antenna systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN 2011: Green Radio-over-Fibre and All-Optical Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilR, photonic based infrastructures for broadband wireless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des valeurs d'étalement angulaire du canal de propagation par analyse de radiophotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 3D Ray tracing for MIMO indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly and Scientiﬁc Symposium of International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the frequency dependence of UWB indoor channel parameters : 3D ray tracing and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physical and subspace propagation channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 : 21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of propagation phenomena on MIMO capacity of wireless systems between 3 and 10GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation ULB doublement directionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation UWB doublement directionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre canal de propagation et canaux virtuels MIMO : étude et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SatNEx workshop : European Satellite Communications Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel array structure for space-time characterization of the UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : IEEE XXIV international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New array geometry for spatial characterization of UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 2100 : Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of building materials for multi-frequency propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2008 : journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du retournement temporel en ULB : caractérisation expérimentale de la focalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le retournement temporel : journée thématique GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two time reversal schemes using circular UWB measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2007 : 18th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athens, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical MIMO propagation channels in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of material characteristics for optimizing WLAN radio coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.225 - 228, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of UWB time reversal using circular array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102 - 105, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements clustering for robustness improvement of indoor WLAN propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequences characterization of buildings materials : angular and polarization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007 : Second European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the UWB indoor propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007 : the second european conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the space and time variant ultra wideband propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Waltham, United States. pp.201 - 206, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICU.2006.281540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the ultra wideband - Propagation channel over the 3.1.GHz-10.6GHz frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2006 : IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de propagation pour les systèmes radio-mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des radiocommunications reconfigurables et cognitives : journées Scientifiques CNFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multibands wideband propagation channel sounder from 2 to 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMTC 2006 : Proceedings of the IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Sorrento, Italy. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2006.328629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calibration method for WLAN indoor path loss modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Sixth international conference on 3G and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEE "Télécommunications à ultra large bande"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterization of the MIMO propagation channel in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2005 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.39 - 42, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional and time variance characterization of the indoor UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Wireless Technology, Workshop on UWB antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM 2004 : Proceedings of the European Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the UWB channel variability in a dynamic indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2004 : proceedings of the 15th IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.2973 - 2977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of SIMO wideband channel sounder for UWB propagation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on ultra wideband systems and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Reston, United States. pp.250 - 254, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UWBST.2003.1267842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité d'un lien radio UWB en indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tortelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2003 : de nouvelles architectures pour les communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB propagation sounding techniques and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ultra-wide band indoor channel : propagation experiment and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Voinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on ultra wideband systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMERICC, l'outil de mesure du canal bande radioélectrique développé par FranceTélécom R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'étude sur la propagation électromagnétique dans l'atmosphère du décamétrique à l'angström</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation du canal de propagation radiomobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GDR GT9 (CNRS) sur la propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle du canal de propagation à 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM : 12èmes Journées Nationales des Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and dual multi-sensor channel characterization in indoor and campus environments at 5GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mayrargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IST Mobile and Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio propagation in urban small cells environment at 2GHz : experimental spatio-temporal characterization and spatial wideband channel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTS-Fall VTC 2000 / 52nrd Vehicular technology conference, MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Boston, United States. pp.885 - 892, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2000.887128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial radio channel model for UMTS in urban small cells area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2000 : Proceedings of the European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of DOA at the base station in rural and urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 98 : 48th IEEE international vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Ottawa, Canada. pp.993 - 997, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETEC.1998.686389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fading and shadowing analysis of mobile satellite propagation channel at 1.5 and 2.2GHz using a helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTS mobile telecommunications summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Granada, Spain. pp.624 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microcellular wide band measurements in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'95 : 6th IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Toronto, Canada. pp.144 - 147, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.1995.476421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog and Digital Precoding in Millimeter Wave Massive MIMO Systems with Realistic Hardware and Channel Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SPS Summer School on Signal Processing for 5G Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gothenburg, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wideband radio propagation channels : a practical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, John Wiley &amp; Sons Inc., pp.352, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Ultra Large Bande : le canal de propagation radioélectrique (Collection technique et scientifique des télécommunications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 245p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication ultra large bande : le canal de propagation radioélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications / Lavoisier, pp.247, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1636-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra wide-band short-pulse electromagnetics 7, edited by F. Sabath, E.L Mokole, U. Schenk, D. Nitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.824 - 832, 2005, 9780387377285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit à contrôle automatique de gain à temps de réaction variable ajusté analogiquement et dispositif récepteur comprenant un tel circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2998119. 14255. 2014, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Pajusco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4804-8786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113988184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes reconfigurables pour la caractérisation radio des milieux ferroviaires en bande sub-6 GHz et en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamaleddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric waves communications for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HF source geolocation using an operational TDoA Receiver network: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (9), pp.1643-1647. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2018.2860459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate time difference of arrival estimation for HF radio broadcast signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (6), pp.1406 - 1410. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Double Directional UWB Residential Indoor Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.1129-1139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2387418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre for green wireless access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0350-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de propagation Ultra Large Bande : sondage, caractérisation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5), pp.84 - 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre access for sustainable digital cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Maldonado-Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Abdul-Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Seregelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional propagation channel estimation and analysis in urban environment with panoramic photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.73 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Uniform Circular Arrays for Characterizing UWB Time Reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2009715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding and antenna diversity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sat.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile propagation channel simulator for MIMO link level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (ID 80194), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/80194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation channel models for mobile communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.703 - 714. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of the ultra wide band propagation channel through the analysis of experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.762 - 773. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of temporal variations on an ultrawideband radio link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11-1), pp.3198 - 3206. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2006.883961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double characterizations of power angular spectrum in macrocell environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (22), pp.1565 - 1567. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20031032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la propagation multitrajet : prédiction des performances d'un système type GSM en petites cellules urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duponteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.67 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Blockage in MmWave Railway Communications: Early Detection Based on LoS Cluster Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Fall 2025: Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Based mmW Channel Modelling in Railway Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G realistic radio channel models for FRMCS deployment in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2024: Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5G-RACOM Project: 5G for Resilient and Green Rail COMmunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Holfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karabinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boistault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmWave Channel Sounding for Vehicular Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-6GHz MIMO channel sounders for Railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the radio propagation channel in the millimetre frequency bands for railway communications -Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI, Aug 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Propagation Channel Measurements for Future Railway Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mmWave channel sounding in the 60 GHz band in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023: 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Measurements at 3.7 GHz Using a Massive MIMO Antenna Array in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 : 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Hybrid Beamforming to Full Digital Zero Forcing in mmWave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2019: 26th Internatinal Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Time Channel Sounding Method using SAR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et applications d'un système d'acquisition multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM - Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive MIMO Channel Measurements and Simulations at 3.7 GHz in Outdoor Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECOM 2019 : 23rd International Conference on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECOM48045.2019.9163640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Qualification Metrics for Passive HF Geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive HF Geolocation Using TDoA Based receiver Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2018-5/24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-channel souding for HF geolocation: concepts and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP2018 : 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage based users selection for hybrid beamforming in millimeterwave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC18: 29th Annual IEEE International symposium on personnal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid beamforming for muli-user MISO channels with equal gain transmission: a robust and spectral efficient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT2018: 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.865 - 868, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient time domain HF geolocation using multiple distributed receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1852 - 1856, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur prototype pour l'acquisition à distance de signaux HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Joussue Mejias Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles de propagation pour la prévision de l'exposition de personnes aux champs électrmoagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements statistiques pour l'étude du canal off-body en configuration NLoS à 2,4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes, Jun 2015, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniplanar log-periodic antenna with a perpendicular plane reflector dedicated to a radio wave camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of pathloss model to predict RF human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Gain of MIMO Systems with Micro-structured Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 : the 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the human exposure to radio frequency radiations expected from future small connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarrebourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM workshops 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.1186-1191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor off-body channel measurements using miniaturized antennas with pattern diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2014 : the 44th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of MIMO propagation indoor channel : Comparison of Indoor to Indoor and Outdoor too Indoor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2013 : the 7th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Suède. pp.3413 - 3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Wi-Fi dans le tram de Brest : ingénierie et handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des antennes microstructurées dans les systèmes de communication MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microstrip to coplanar strip line/slot line transitions on perpendicular substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012: European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for energy efficiency in radio over fiber distributed indoor antenna Wi-Fi network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC'11: 14th International Symposium on Wireless Personal Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique d'identification des caractéristiques spatio-temporelles dun canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scattering model to improve the accuracy of 3D ray tracing for UWB indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2011: 73rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d'une antenne logpériodique planaire alimentée par un BALUN ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of coverage and energy efficiency in radio over fiber distributed antenna systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN 2011: Green Radio-over-Fibre and All-Optical Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des valeurs d'étalement angulaire du canal de propagation par analyse de radiophotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilR, photonic based infrastructures for broadband wireless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 3D Ray tracing for MIMO indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly and Scientiﬁc Symposium of International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une composante de diffusion pour améliorer la précision des modèles à tracé de rayons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the frequency dependence of UWB indoor channel parameters : 3D ray tracing and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physical and subspace propagation channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 : 21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of propagation phenomena on MIMO capacity of wireless systems between 3 and 10GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation ULB doublement directionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation UWB doublement directionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre canal de propagation et canaux virtuels MIMO : étude et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SatNEx workshop : European Satellite Communications Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel array structure for space-time characterization of the UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : IEEE XXIV international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New array geometry for spatial characterization of UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 2100 : Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of building materials for multi-frequency propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2008 : journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of material characteristics for optimizing WLAN radio coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.225 - 228, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical MIMO propagation channels in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two time reversal schemes using circular UWB measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2007 : 18th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athens, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of UWB time reversal using circular array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102 - 105, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements clustering for robustness improvement of indoor WLAN propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequences characterization of buildings materials : angular and polarization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007 : Second European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the UWB indoor propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007 : the second european conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du retournement temporel en ULB : caractérisation expérimentale de la focalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le retournement temporel : journée thématique GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the space and time variant ultra wideband propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Waltham, United States. pp.201 - 206, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICU.2006.281540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de propagation pour les systèmes radio-mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des radiocommunications reconfigurables et cognitives : journées Scientifiques CNFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the ultra wideband - Propagation channel over the 3.1.GHz-10.6GHz frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2006 : IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multibands wideband propagation channel sounder from 2 to 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMTC 2006 : Proceedings of the IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Sorrento, Italy. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2006.328629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEE "Télécommunications à ultra large bande"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterization of the MIMO propagation channel in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2005 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.39 - 42, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional and time variance characterization of the indoor UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Wireless Technology, Workshop on UWB antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calibration method for WLAN indoor path loss modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Sixth international conference on 3G and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the UWB channel variability in a dynamic indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2004 : proceedings of the 15th IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.2973 - 2977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM 2004 : Proceedings of the European Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of SIMO wideband channel sounder for UWB propagation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on ultra wideband systems and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Reston, United States. pp.250 - 254, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UWBST.2003.1267842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité d'un lien radio UWB en indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tortelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2003 : de nouvelles architectures pour les communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB propagation sounding techniques and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ultra-wide band indoor channel : propagation experiment and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Voinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on ultra wideband systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMERICC, l'outil de mesure du canal bande radioélectrique développé par FranceTélécom R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'étude sur la propagation électromagnétique dans l'atmosphère du décamétrique à l'angström</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation du canal de propagation radiomobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GDR GT9 (CNRS) sur la propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle du canal de propagation à 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM : 12èmes Journées Nationales des Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and dual multi-sensor channel characterization in indoor and campus environments at 5GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mayrargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IST Mobile and Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial radio channel model for UMTS in urban small cells area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2000 : Proceedings of the European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio propagation in urban small cells environment at 2GHz : experimental spatio-temporal characterization and spatial wideband channel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTS-Fall VTC 2000 / 52nrd Vehicular technology conference, MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Boston, United States. pp.885 - 892, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2000.887128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of DOA at the base station in rural and urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 98 : 48th IEEE international vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Ottawa, Canada. pp.993 - 997, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETEC.1998.686389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fading and shadowing analysis of mobile satellite propagation channel at 1.5 and 2.2GHz using a helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTS mobile telecommunications summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Granada, Spain. pp.624 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microcellular wide band measurements in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'95 : 6th IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Toronto, Canada. pp.144 - 147, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.1995.476421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog and Digital Precoding in Millimeter Wave Massive MIMO Systems with Realistic Hardware and Channel Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SPS Summer School on Signal Processing for 5G Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gothenburg, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wideband radio propagation channels : a practical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, John Wiley &amp; Sons Inc., pp.352, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Ultra Large Bande : le canal de propagation radioélectrique (Collection technique et scientifique des télécommunications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 245p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication ultra large bande : le canal de propagation radioélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications / Lavoisier, pp.247, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1636-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra wide-band short-pulse electromagnetics 7, edited by F. Sabath, E.L Mokole, U. Schenk, D. Nitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.824 - 832, 2005, 9780387377285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit à contrôle automatique de gain à temps de réaction variable ajusté analogiquement et dispositif récepteur comprenant un tel circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2998119. 14255. 2014, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB23B886"/>
+    <w:nsid w:val="2287786D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-pajusco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4804-8786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113988184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Jain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2860459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2387418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0350-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711001139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Dunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2009715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Scot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02WWBGWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/80194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1707PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.883961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20031032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponteil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D Errico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Holfeld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fritzsche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karabinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boistault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berbineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bel-Haj-Maati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135314" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798794" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Masood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM48045.2019.9163640" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2018-5/24917" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0949" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464909" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928069" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Joussue Mejias Pena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Prost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victoria Gomez Baquero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346367" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarrebourse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986370" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Haddad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623553v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956289" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623557v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623602v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640648v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537447v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabatier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesserault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tannin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913456v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403987" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403956" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Tahri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281540" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316318v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254387" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316306v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328629" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316258v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617649" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316265v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piolot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UWBST.2003.1267842" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Voinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316208v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laspougeas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mayrargue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2000.887128" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1998.686389" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316190v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1995.476421" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-pajusco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4804-8786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113988184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Jain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2860459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2387418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0350-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711001139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Dunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2009715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Scot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02WWBGWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/80194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1707PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.883961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20031032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponteil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D Errico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Holfeld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fritzsche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karabinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boistault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berbineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bel-Haj-Maati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135314" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798794" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Masood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM48045.2019.9163640" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2018-5/24917" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0949" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464909" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Joussue Mejias Pena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Prost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victoria Gomez Baquero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346367" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarrebourse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986370" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Haddad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956289" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabatier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesserault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403956" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Tahri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tannin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281540" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254387" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328629" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316264v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617649" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piolot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UWBST.2003.1267842" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Voinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316208v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laspougeas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mayrargue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2000.887128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1998.686389" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316190v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1995.476421" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>