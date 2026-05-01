--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Pajusco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4804-8786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113988184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes reconfigurables pour la caractérisation radio des milieux ferroviaires en bande sub-6 GHz et en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamaleddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric waves communications for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HF source geolocation using an operational TDoA Receiver network: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (9), pp.1643-1647. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2018.2860459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate time difference of arrival estimation for HF radio broadcast signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (6), pp.1406 - 1410. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Double Directional UWB Residential Indoor Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.1129-1139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2387418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre for green wireless access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0350-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de propagation Ultra Large Bande : sondage, caractérisation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5), pp.84 - 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre access for sustainable digital cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Maldonado-Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Abdul-Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Seregelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional propagation channel estimation and analysis in urban environment with panoramic photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.73 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Uniform Circular Arrays for Characterizing UWB Time Reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2009715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding and antenna diversity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sat.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile propagation channel simulator for MIMO link level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (ID 80194), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/80194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation channel models for mobile communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.703 - 714. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of the ultra wide band propagation channel through the analysis of experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.762 - 773. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of temporal variations on an ultrawideband radio link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11-1), pp.3198 - 3206. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2006.883961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double characterizations of power angular spectrum in macrocell environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (22), pp.1565 - 1567. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20031032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la propagation multitrajet : prédiction des performances d'un système type GSM en petites cellules urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duponteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.67 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Blockage in MmWave Railway Communications: Early Detection Based on LoS Cluster Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Fall 2025: Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Based mmW Channel Modelling in Railway Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G realistic radio channel models for FRMCS deployment in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2024: Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5G-RACOM Project: 5G for Resilient and Green Rail COMmunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Holfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karabinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boistault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmWave Channel Sounding for Vehicular Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-6GHz MIMO channel sounders for Railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the radio propagation channel in the millimetre frequency bands for railway communications -Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI, Aug 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Propagation Channel Measurements for Future Railway Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mmWave channel sounding in the 60 GHz band in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023: 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Measurements at 3.7 GHz Using a Massive MIMO Antenna Array in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 : 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Hybrid Beamforming to Full Digital Zero Forcing in mmWave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2019: 26th Internatinal Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Time Channel Sounding Method using SAR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et applications d'un système d'acquisition multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM - Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive MIMO Channel Measurements and Simulations at 3.7 GHz in Outdoor Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECOM 2019 : 23rd International Conference on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECOM48045.2019.9163640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Qualification Metrics for Passive HF Geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive HF Geolocation Using TDoA Based receiver Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2018-5/24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-channel souding for HF geolocation: concepts and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP2018 : 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage based users selection for hybrid beamforming in millimeterwave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC18: 29th Annual IEEE International symposium on personnal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid beamforming for muli-user MISO channels with equal gain transmission: a robust and spectral efficient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT2018: 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.865 - 868, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient time domain HF geolocation using multiple distributed receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1852 - 1856, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur prototype pour l'acquisition à distance de signaux HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Joussue Mejias Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles de propagation pour la prévision de l'exposition de personnes aux champs électrmoagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements statistiques pour l'étude du canal off-body en configuration NLoS à 2,4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes, Jun 2015, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniplanar log-periodic antenna with a perpendicular plane reflector dedicated to a radio wave camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of pathloss model to predict RF human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Gain of MIMO Systems with Micro-structured Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 : the 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the human exposure to radio frequency radiations expected from future small connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarrebourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM workshops 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.1186-1191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor off-body channel measurements using miniaturized antennas with pattern diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2014 : the 44th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of MIMO propagation indoor channel : Comparison of Indoor to Indoor and Outdoor too Indoor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2013 : the 7th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Suède. pp.3413 - 3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Wi-Fi dans le tram de Brest : ingénierie et handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des antennes microstructurées dans les systèmes de communication MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microstrip to coplanar strip line/slot line transitions on perpendicular substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012: European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for energy efficiency in radio over fiber distributed indoor antenna Wi-Fi network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC'11: 14th International Symposium on Wireless Personal Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique d'identification des caractéristiques spatio-temporelles dun canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scattering model to improve the accuracy of 3D ray tracing for UWB indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2011: 73rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d'une antenne logpériodique planaire alimentée par un BALUN ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of coverage and energy efficiency in radio over fiber distributed antenna systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN 2011: Green Radio-over-Fibre and All-Optical Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des valeurs d'étalement angulaire du canal de propagation par analyse de radiophotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilR, photonic based infrastructures for broadband wireless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 3D Ray tracing for MIMO indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly and Scientiﬁc Symposium of International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une composante de diffusion pour améliorer la précision des modèles à tracé de rayons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the frequency dependence of UWB indoor channel parameters : 3D ray tracing and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physical and subspace propagation channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 : 21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of propagation phenomena on MIMO capacity of wireless systems between 3 and 10GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation ULB doublement directionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation UWB doublement directionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre canal de propagation et canaux virtuels MIMO : étude et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SatNEx workshop : European Satellite Communications Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel array structure for space-time characterization of the UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : IEEE XXIV international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New array geometry for spatial characterization of UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 2100 : Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of building materials for multi-frequency propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2008 : journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of material characteristics for optimizing WLAN radio coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.225 - 228, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical MIMO propagation channels in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two time reversal schemes using circular UWB measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2007 : 18th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athens, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of UWB time reversal using circular array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102 - 105, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements clustering for robustness improvement of indoor WLAN propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequences characterization of buildings materials : angular and polarization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007 : Second European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the UWB indoor propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007 : the second european conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du retournement temporel en ULB : caractérisation expérimentale de la focalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le retournement temporel : journée thématique GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the space and time variant ultra wideband propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Waltham, United States. pp.201 - 206, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICU.2006.281540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de propagation pour les systèmes radio-mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des radiocommunications reconfigurables et cognitives : journées Scientifiques CNFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the ultra wideband - Propagation channel over the 3.1.GHz-10.6GHz frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2006 : IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multibands wideband propagation channel sounder from 2 to 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMTC 2006 : Proceedings of the IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Sorrento, Italy. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2006.328629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEE "Télécommunications à ultra large bande"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterization of the MIMO propagation channel in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2005 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.39 - 42, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional and time variance characterization of the indoor UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Wireless Technology, Workshop on UWB antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calibration method for WLAN indoor path loss modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Sixth international conference on 3G and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the UWB channel variability in a dynamic indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2004 : proceedings of the 15th IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.2973 - 2977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM 2004 : Proceedings of the European Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of SIMO wideband channel sounder for UWB propagation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on ultra wideband systems and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Reston, United States. pp.250 - 254, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UWBST.2003.1267842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité d'un lien radio UWB en indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tortelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2003 : de nouvelles architectures pour les communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB propagation sounding techniques and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ultra-wide band indoor channel : propagation experiment and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Voinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on ultra wideband systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMERICC, l'outil de mesure du canal bande radioélectrique développé par FranceTélécom R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'étude sur la propagation électromagnétique dans l'atmosphère du décamétrique à l'angström</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation du canal de propagation radiomobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GDR GT9 (CNRS) sur la propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle du canal de propagation à 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM : 12èmes Journées Nationales des Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and dual multi-sensor channel characterization in indoor and campus environments at 5GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mayrargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IST Mobile and Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial radio channel model for UMTS in urban small cells area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2000 : Proceedings of the European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio propagation in urban small cells environment at 2GHz : experimental spatio-temporal characterization and spatial wideband channel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTS-Fall VTC 2000 / 52nrd Vehicular technology conference, MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Boston, United States. pp.885 - 892, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2000.887128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of DOA at the base station in rural and urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 98 : 48th IEEE international vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Ottawa, Canada. pp.993 - 997, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETEC.1998.686389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fading and shadowing analysis of mobile satellite propagation channel at 1.5 and 2.2GHz using a helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTS mobile telecommunications summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Granada, Spain. pp.624 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microcellular wide band measurements in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'95 : 6th IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Toronto, Canada. pp.144 - 147, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.1995.476421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog and Digital Precoding in Millimeter Wave Massive MIMO Systems with Realistic Hardware and Channel Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SPS Summer School on Signal Processing for 5G Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gothenburg, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wideband radio propagation channels : a practical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, John Wiley &amp; Sons Inc., pp.352, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Ultra Large Bande : le canal de propagation radioélectrique (Collection technique et scientifique des télécommunications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 245p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication ultra large bande : le canal de propagation radioélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications / Lavoisier, pp.247, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1636-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra wide-band short-pulse electromagnetics 7, edited by F. Sabath, E.L Mokole, U. Schenk, D. Nitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.824 - 832, 2005, 9780387377285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit à contrôle automatique de gain à temps de réaction variable ajusté analogiquement et dispositif récepteur comprenant un tel circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2998119. 14255. 2014, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Pajusco </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4804-8786</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113988184</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartes reconfigurables pour la caractérisation radio des milieux ferroviaires en bande sub-6 GHz et en bande millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamaleddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric waves communications for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.1248-1255. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Carrier Spatial Modulation for the Internet of Things Design and Performance Evaluation by Using Real Compact and Reconfigurable Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-T Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Rachedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.18978-18993. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2895754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HF source geolocation using an operational TDoA Receiver network: experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (9), pp.1643-1647. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2018.2860459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate time difference of arrival estimation for HF radio broadcast signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (6), pp.1406 - 1410. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Double Directional UWB Residential Indoor Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (3), pp.1129-1139. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2014.2387418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre access for sustainable digital cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Maldonado-Basilio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sawsan Abdul-Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Seregelyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ran Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.3 - 21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0346-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio-over-fibre for green wireless access networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Hall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (1-2), pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12243-012-0350-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00952191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le canal de propagation Ultra Large Bande : sondage, caractérisation et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (5), pp.84 - 90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional propagation channel estimation and analysis in urban environment with panoramic photography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.3 - 13. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078711001139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization, modeling and simulation of the MIMO propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lostanlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.7 - 17. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2009.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.73 - 82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Uniform Circular Arrays for Characterizing UWB Time Reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (1), pp.102-109. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2008.2009715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding and antenna diversity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Satellite Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sat.952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A versatile propagation channel simulator for MIMO link level simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007 (ID 80194), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2007/80194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation channel models for mobile communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.703 - 714. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of the ultra wide band propagation channel through the analysis of experimental measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7 (7), pp.762 - 773. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2006.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and modeling of temporal variations on an ultrawideband radio link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (11-1), pp.3198 - 3206. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAP.2006.883961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double characterizations of power angular spectrum in macrocell environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 39 (22), pp.1565 - 1567. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20031032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la propagation multitrajet : prédiction des performances d'un système type GSM en petites cellules urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Duponteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.67 - 119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pole Blockage in MmWave Railway Communications: Early Detection Based on LoS Cluster Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Mao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanpeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC2025-Fall 2025: Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Chengdu, China. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTC2025-Fall65116.2025.11310511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements Based mmW Channel Modelling in Railway Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Oslo (Norway), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5G realistic radio channel models for FRMCS deployment in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele D Errico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRA2024: Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5G-RACOM Project: 5G for Resilient and Green Rail COMmunications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Holfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Fritzsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Karabinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Boistault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Research Arena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmWave Channel Sounding for Vehicular Communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP60739.2024.10501071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04631460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-6GHz MIMO channel sounders for Railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Eddine Amghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdelghany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Sep 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of the radio propagation channel in the millimetre frequency bands for railway communications -Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVth URSI General Assembly and Scientific Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URSI, Aug 2023, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband Propagation Channel Measurements for Future Railway Mobile Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’études Propagation Radioélectrique 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SEE; DGA; INSA de Rennes, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04705634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mmWave channel sounding in the 60 GHz band in railway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2023: 17th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mmw channel sounder for dynamic SIMO measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NANO, MESO, MICRO : SCIENCES ET INNOVATIONS POUR LA RADIO ET LA PHOTONIQUE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millimetric-Waves communication for Railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Berbineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Attwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianrui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Transport Research Arena TRA Lisbon 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04106265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multibeam Antenna Modelling and Blockage Impact Mitigation in 5G Millimeter-Wave Bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembélé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISWCS 2021: 17th International Symposium on Wireless Communication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISWCS49558.2021.9562198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Human Blockage on 5G Communication System in the 26 GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidou Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Le Bot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gallee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Dusseldorf, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile Measurements at 3.7 GHz Using a Massive MIMO Antenna Array in Outdoor Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2020 : 14th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Equivalence of Hybrid Beamforming to Full Digital Zero Forcing in mmWave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mokh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT 2019: 26th Internatinal Conference on Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Hanoi, Vietnam. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2019.8798794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01976833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space Time Channel Sounding Method using SAR Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture et applications d'un système d'acquisition multi-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM - Journées Nationales Micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive MIMO Channel Measurements and Simulations at 3.7 GHz in Outdoor Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bel-Haj-Maati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECOM 2019 : 23rd International Conference on Applied Electromagnetics and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dubrovnik, Croatia. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECOM48045.2019.9163640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement Qualification Metrics for Passive HF Geolocation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2019 : 13th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-channel souding for HF geolocation: concepts and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP2018 : 12th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Londres, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2018.0949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive HF Geolocation Using TDoA Based receiver Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques URSI 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2018-5/24917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01985446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leakage based users selection for hybrid beamforming in millimeterwave MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC18: 29th Annual IEEE International symposium on personnal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bologne, Italy. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/pimrc.2018.8580820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid beamforming for muli-user MISO channels with equal gain transmission: a robust and spectral efficient approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICT2018: 25th International Conference on Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICT.2018.8464909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation d'objets par des points brillants: application au radar automobile à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et caractérisation de cibles radar à 77 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Radio Waves Display: an Intuitive Way to Show Green Techniques for 5G to the General Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC Workshops 2017 : IEEE International Conference on Communications Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France. 7p, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCW.2017.7962663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient time domain HF geolocation using multiple distributed receivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1852 - 1856, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Récepteur prototype pour l'acquisition à distance de signaux HF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ankit Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Joussue Mejias Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melvin Prost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolland Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM2017: 20èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massive antenna array for space time channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.865 - 868, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RCS modeling and measurements for automotive radar applications in the W band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Bel Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Peden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2017 : 11th European conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.2445 - 2449, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Demonstration and Visualization of Receive Spatial Modulation Using the &amp;quot;Radio Wave Display</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinhthuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Prevotet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International ITG Workshop on Smart Antennas (WSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Berlin, Germany. 1p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01489004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de modèles de propagation pour la prévision de l'exposition de personnes aux champs électrmoagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2015 : 19èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniplanar log-periodic antenna with a perpendicular plane reflector dedicated to a radio wave camera system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Radar Conference (EuRAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.580-583, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuRAD.2015.7346367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02524430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements statistiques pour l'étude du canal off-body en configuration NLoS à 2,4 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Sauleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-neuvièmes Journées Nationales Micro-ondes, Jun 2015, Bordeaux, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the applicability of pathloss model to predict RF human exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Victoria Gomez Baquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2015 : 9th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Gain of MIMO Systems with Micro-structured Antenna Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2014 : the 8th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor off-body channel measurements using miniaturized antennas with pattern diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rizwan Masood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Gentil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sentieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMC 2014 : the 44th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Rome, Italy. pp.65 - 68, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the human exposure to radio frequency radiations expected from future small connected objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Kokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sarrebourse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GLOBECOM workshops 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Austin, United States. pp.1186-1191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du Wi-Fi dans le tram de Brest : ingénierie et handover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity of MIMO propagation indoor channel : Comparison of Indoor to Indoor and Outdoor too Indoor configurations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucap 2013 : the 7th European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Göteborg, Suède. pp.3413 - 3416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des antennes microstructurées dans les systèmes de communication MIMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxana Burghelea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Leray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband microstrip to coplanar strip line/slot line transitions on perpendicular substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuMW 2012: European Microwave Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une composante de diffusion pour améliorer la précision des modèles à tracé de rayons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilRTram, developing Brest as a digital city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, réalisation et caractérisation d'une antenne logpériodique planaire alimentée par un BALUN ultra large bande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faicel Ouasli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Coupez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Person</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model for energy efficiency in radio over fiber distributed indoor antenna Wi-Fi network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPMC'11: 14th International Symposium on Wireless Personal Multimedia Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique d'identification des caractéristiques spatio-temporelles dun canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaïs El Zein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scattering model to improve the accuracy of 3D ray tracing for UWB indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC Spring 2011: 73rd Vehicular Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECS.2011.5956289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of coverage and energy efficiency in radio over fiber distributed antenna systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fracasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN 2011: Green Radio-over-Fibre and All-Optical Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation physique des valeurs d'étalement angulaire du canal de propagation par analyse de radiophotos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2011 : Journées nationales microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00623602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CapilR, photonic based infrastructures for broadband wireless access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis de Bougrenet de La Tocnaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilla Kärnfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROWAN: International symposium on Green radio over Fiber &amp; All optical Technologies for Wireless Access Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of 3D Ray tracing for MIMO indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">URSI General Assembly and Scientiﬁc Symposium of International Union of Radio Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, Turquie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the frequency dependence of UWB indoor channel parameters : 3D ray tracing and measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelone, Spain. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between physical and subspace propagation channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2010 : 21st Annual IEEE International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of propagation phenomena on MIMO capacity of wireless systems between 3 and 10GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgard Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2010 : European Conference Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des photos panoramiques pour la compréhension des phénomènes physiques du canal de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation ULB doublement directionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technique de caractérisation UWB doublement directionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM 2009 : XVIèmes journées nationales micro-ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre canal de propagation et canaux virtuels MIMO : étude et expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques 2009 : "Propagation et télédétection"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid single frequency network propagation channel sounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Scot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SatNEx workshop : European Satellite Communications Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Oberpfaffenhofen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel array structure for space-time characterization of the UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2008 : IEEE XXIV international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cannes, France. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2008.4699441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New array geometry for spatial characterization of UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action 2100 : Pervasive Mobile &amp; Ambient Wireless Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of building materials for multi-frequency propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCMM 2008 : journées de caractérisation microondes et matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du retournement temporel en ULB : caractérisation expérimentale de la focalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Chartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée sur le retournement temporel : journée thématique GDR Ondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of UWB time reversal using circular array measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.102 - 105, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typical MIMO propagation channels in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two time reversal schemes using circular UWB measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2007 : 18th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Athens, Greece. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2007.4394726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of material characteristics for optimizing WLAN radio coverage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2007 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Munich, Germany. pp.225 - 228, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2007.4403987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements clustering for robustness improvement of indoor WLAN propagation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EW 2007 : 13th European Wireless Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Paris, France. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-frequences characterization of buildings materials : angular and polarization analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tesserault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Malhouroux-Gaffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUCAP 2007 : Second European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edimbourg, United Kingdom. pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency dependence of the UWB indoor propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCAP 2007 : the second european conference on antennas and propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the space and time variant ultra wideband propagation channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Ultra-Wideband</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Waltham, United States. pp.201 - 206, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICU.2006.281540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de propagation pour les systèmes radio-mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers des radiocommunications reconfigurables et cognitives : journées Scientifiques CNFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of the ultra wideband - Propagation channel over the 3.1.GHz-10.6GHz frequency band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2006 : IEEE 17th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Helsinki, Finland. pp.1 - 5, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2006.254387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multibands wideband propagation channel sounder from 2 to 60GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMTC 2006 : Proceedings of the IEEE Instrumentation and Measurement Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Sorrento, Italy. pp.590 - 595, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMTC.2006.328629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements and calibration method for WLAN indoor path loss modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Tahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE Sixth international conference on 3G and beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Washington, United States. pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problèmes de propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SEE "Télécommunications à ultra large bande"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clusterization of the MIMO propagation channel in urban macrocells at 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2005 : European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.39 - 42, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECWT.2005.1617649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directional and time variance characterization of the indoor UWB channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Piolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Wireless Technology, Workshop on UWB antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROEM 2004 : Proceedings of the European Electromagnetics Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Magdeburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the UWB channel variability in a dynamic indoor environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC 2004 : proceedings of the 15th IEEE International Symposium on Personal, Indoor, and Mobile Radio Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Barcelone, Spain. pp.2973 - 2977</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of SIMO wideband channel sounder for UWB propagation experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on ultra wideband systems and technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Reston, United States. pp.250 - 254, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UWBST.2003.1267842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la capacité d'un lien radio UWB en indoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tortelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNAC 2003 : de nouvelles architectures pour les communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB propagation sounding techniques and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra Wide Band Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of the ultra-wide band indoor channel : propagation experiment and measurement results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Voinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on ultra wideband systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMERICC, l'outil de mesure du canal bande radioélectrique développé par FranceTélécom R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes journées d'étude sur la propagation électromagnétique dans l'atmosphère du décamétrique à l'angström</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spatio-temporelle du canal de propagation à 2GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sabatier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNM : 12èmes Journées Nationales des Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et modélisation du canal de propagation radiomobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique GDR GT9 (CNRS) sur la propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and dual multi-sensor channel characterization in indoor and campus environments at 5GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Mayrargue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IST Mobile and Communications Summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio propagation in urban small cells environment at 2GHz : experimental spatio-temporal characterization and spatial wideband channel model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE VTS-Fall VTC 2000 / 52nrd Vehicular technology conference, MA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Boston, United States. pp.885 - 892, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETECF.2000.887128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial radio channel model for UMTS in urban small cells area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Laspougeas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECWT 2000 : Proceedings of the European Conference on Wireless Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of DOA at the base station in rural and urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTC 98 : 48th IEEE international vehicular technology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Ottawa, Canada. pp.993 - 997, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VETEC.1998.686389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fading and shadowing analysis of mobile satellite propagation channel at 1.5 and 2.2GHz using a helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Conrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTS mobile telecommunications summit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Granada, Spain. pp.624 - 630</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microcellular wide band measurements in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIMRC'95 : 6th IEEE international symposium on personal, indoor and mobile radio communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Toronto, Canada. pp.144 - 147, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.1995.476421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Analog and Digital Precoding in Millimeter Wave Massive MIMO Systems with Realistic Hardware and Channel Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Shehata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Crussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Hélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE SPS Summer School on Signal Processing for 5G Wireless Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Gothenburg, Sweden. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra Wideband radio propagation channels : a practical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd, John Wiley &amp; Sons Inc., pp.352, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00399482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications Ultra Large Bande : le canal de propagation radioélectrique (Collection technique et scientifique des télécommunications)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Uguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, 245p, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication ultra large bande : le canal de propagation radioélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedman Tchoffo Talom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès science publications / Lavoisier, pp.247, 2007, Collection technique et scientifique des télécommunications, Collection technique et scientifique des télécommunications, 978-2-7462-1636-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fading properties of a UWB link in a dynamic environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pagani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultra wide-band short-pulse electromagnetics 7, edited by F. Sabath, E.L Mokole, U. Schenk, D. Nitsch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.824 - 832, 2005, 9780387377285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit à contrôle automatique de gain à temps de réaction variable ajusté analogiquement et dispositif récepteur comprenant un tel circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lucarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hexin Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Pajusco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2998119. 14255. 2014, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId278"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2287786D"/>
+    <w:nsid w:val="A5E56079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-pajusco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4804-8786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113988184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Jain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2860459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2387418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952191v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mitchell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0350-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934117v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711001139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Dunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2009715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Scot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02WWBGWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/80194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1707PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.883961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20031032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponteil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D Errico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Holfeld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fritzsche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karabinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boistault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berbineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bel-Haj-Maati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135314" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798794" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Masood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM48045.2019.9163640" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985446v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2018-5/24917" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857311v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0949" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464909" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928069" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807317v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Joussue Mejias Pena" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Prost" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victoria Gomez Baquero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289779v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346367" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115809v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarrebourse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188938v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gentil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986370" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623553v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Haddad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956289" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623557v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725187v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623602v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640648v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912165v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912160v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabatier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesserault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316332v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316359v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403956" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Tahri" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540870v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316361v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316346v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tannin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281540" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254387" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328629" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316264v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617649" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316265v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piolot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379345v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UWBST.2003.1267842" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Voinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316208v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laspougeas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mayrargue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316206v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316203v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2000.887128" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1998.686389" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316190v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1995.476421" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-pajusco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4804-8786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113988184" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757336v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Attwood" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamaleddine Amghar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdelghany" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pajusco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434496v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Berbineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianrui Li" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.584" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02083894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D-T Phan-Huy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Kokar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rachedi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mokh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2895754" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863584v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Jain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pagani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Fleury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2018.2860459" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985445v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31178" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux-Gaffet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gha&#239;s El Zein" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2014.2387418" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Maldonado-Basilio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Abdul-Majid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Seregelyi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Li" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0346-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952191v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lucarz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mitchell" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0350-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934117v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704166v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conrat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078711001139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Farhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lostanlen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.11.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460795v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Dunand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688276v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2008.2009715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lacoste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Scot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sat.952" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-02WWBGWP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540869v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/80194" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZM1707PK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912163v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2006.07.008" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2006.883961" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316250v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20031032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316196v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Duponteil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Mao" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanpeng Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTC2025-Fall65116.2025.11310511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530726v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706755v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sabra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Eddine Amghar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele D Errico" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706750v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Holfeld" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fritzsche" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Karabinos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Boistault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Berbineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631460v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP60739.2024.10501071" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705606v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102312v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624070v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106265v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03330182v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS49558.2021.9562198" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330212v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidou Dembele" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gallee" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bel-Haj-Maati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135314" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976833v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Shehata" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Crussi&#232;re" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline H&#233;lard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2019.8798794" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Malhouroux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Masood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298844v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Malhouroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332029v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECOM48045.2019.9163640" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298794v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0949" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2018-5/24917" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881238v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/pimrc.2018.8580820" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857310v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2018.8464909" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617997v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peden" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinhthuy Phan-Huy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rioult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCW.2017.7962663" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574834v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928069" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807317v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Joussue Mejias Pena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Prost" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600116v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Burghelea" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928631" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574836v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928266" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489004v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Victoria Gomez Baquero" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02524430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faicel Ouasli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuRAD.2015.7346367" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289779v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207769v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015135v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188938v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gentil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986370" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115809v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sarrebourse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846603v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623558v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Haddad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis de Bougrenet de La Tocnaye" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourreau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623557v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640749v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Josse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fracasso" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazzi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623553v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECS.2011.5956289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725187v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725680v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640648v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527594v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527541v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537447v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chartois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912165v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955335v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sabatier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tesserault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2008.4699441" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913454v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913457v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tannin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thiriet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316355v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403956" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2007.4394726" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913456v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2007.4403987" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316351v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Tahri" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540870v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316361v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913458v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICU.2006.281540" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316306v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2006.254387" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316324v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMTC.2006.328629" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379345v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316264v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316258v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECWT.2005.1617649" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316265v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piolot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913453v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379342v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UWBST.2003.1267842" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348432v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tortelier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316231v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Voinot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316219v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laspougeas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316208v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913455v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mayrargue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316203v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bic" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETECF.2000.887128" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316206v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VETEC.1998.686389" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348245v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316190v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wiart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Levy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.1995.476421" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731053v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Uguen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399482v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedman Tchoffo Talom" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316339v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912159v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218009v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Liu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>