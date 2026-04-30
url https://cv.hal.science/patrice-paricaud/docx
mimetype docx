--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -926,265 +926,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The performance of [Emim]Br/H2O as a working pair in the absorption refrigeration system</w:t>
+                <w:t xml:space="preserve">Water–Ionic Liquid Working Fluids in Absorption Cycles: Fluid Screening, Vapor–Liquid Equilibrium Measurements and Modeling, and Performance Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jinxiang Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yicang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jinlong Li</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixi Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nxener.2023.100038⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (25), pp.11171-11183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04399255v1</w:t>
+                <w:t xml:space="preserve">hal-05290518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water–Ionic Liquid Working Fluids in Absorption Cycles: Fluid Screening, Vapor–Liquid Equilibrium Measurements and Modeling, and Performance Evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The performance of [Emim]Br/H2O as a working pair in the absorption refrigeration system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixi Wu</w:t>
+                <w:t xml:space="preserve">Jinlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (25), pp.11171-11183. </w:t>
+              <w:t xml:space="preserve">Next Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.100038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c01107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nxener.2023.100038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290518v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Phase Behavior of Carboxylic Acid Systems Using the SAFT-VR Mie DBD Model: Application to the Simulation of the Acrylic Acid Production Process</w:t>
               </w:r>
@@ -1339,103 +1339,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling of the vapor-liquid equilibria of [C mim]Br(n = 2, 3, 4) + H2O systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yicang Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yicang Guo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jinxiang Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 565, pp.113654. </w:t>
@@ -1620,51 +1620,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Ionic Liquids as Entrainers for Aromatic Extraction Processes: Energy, Economic, and Environmental Evaluations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1804,589 +1804,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements and Modeling of High-Pressure O 2 and CO 2 Solubility in Brine (H 2 O + NaCl) between 303 and 373 K and Pressures up to 36 MPa</w:t>
+                <w:t xml:space="preserve">Predictions of thermodynamic properties and phase equilibria of refrigerant systems with COSMO approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danielle Mambo-Lomba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00799⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.52-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111080v1</w:t>
+                <w:t xml:space="preserve">hal-03609269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of thermodynamic properties and phase equilibria of refrigerant systems with COSMO approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements and Modeling of High-Pressure O 2 and CO 2 Solubility in Brine (H 2 O + NaCl) between 303 and 373 K and Pressures up to 36 MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Theveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Mambo-Lomba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.52-63. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.609-620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.0c00799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609269v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides - Fluides purs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation thermodynamique par calculs ab initio et approche COSMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961849v1</w:t>
+                <w:t xml:space="preserve">hal-02961855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of solvation Gibbs free energies with COSMO-SAC approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
+                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides - Fluides purs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614634v1</w:t>
+                <w:t xml:space="preserve">hal-02961849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique par calculs ab initio et approche COSMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions of solvation Gibbs free energies with COSMO-SAC approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 517, pp.112614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961855v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and predictive models of high-pressure H2 solubility in brine (H2O+NaCl) for Underground Hydrogen Storage application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Theveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2437,77 +2437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides-Mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2636,90 +2636,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of the CO 2 -H 2 O -NaCl system: Measurements of CO 2 solubility and modeling of phase equilibria using Soreide and Whitson, electrolyte CPA and SIT models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Prediction of Enthalpies of Formation Using DLPNO-CCSD(T) Ab Initio Calculations for Molecules Containing the Elements H, C, N, O, F, S, Cl, Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3161,317 +3161,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of the ideal gas properties of refrigerant molecules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long Range Corrections for Inhomogeneous Simulations of Mie n – m Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Demenay</w:t>
+                <w:t xml:space="preserve">Jiří Janeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Glorian</w:t>
+                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 79, pp.207 - 216. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.4482 - 4491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.03.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665636v1</w:t>
+                <w:t xml:space="preserve">hal-01778469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Range Corrections for Inhomogeneous Simulations of Mie n – m Potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictions of the ideal gas properties of refrigerant molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Janeček</w:t>
+                <w:t xml:space="preserve">Aurélien Demenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Said-Aizpuru</w:t>
+                <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (9), pp.4482 - 4491. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 79, pp.207 - 216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2017.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01778469v1</w:t>
+                <w:t xml:space="preserve">hal-01665636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of vapour-liquid equilibrium and density modelling of mixtures related to carbon capture and storage with the SRK, PR, PC- SAFT and SAFT-VR Mie equations of state for industrial uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Gonzalez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 440, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3499,450 +3499,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measurements and modeling of the dissociation conditions of semiclathrate hydrates of tetrabutyl ammonium nitrate and carbon dioxide</w:t>
+                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ponnivalavan Babu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveen Linga</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 413, pp.80-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.08.034⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298504v1</w:t>
+                <w:t xml:space="preserve">hal-01305721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new optimization method for the determination of classical force fields. Application to the united atom force field of short alkanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Janeček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 429, pp.27-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental measurements and modeling of the dissociation conditions of semiclathrate hydrates of tetrabutyl ammonium nitrate and carbon dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Ponnivalavan Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Praveen Linga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 413, pp.80-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2015.08.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305721v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of the densities of the hydrogen sulphide + methane mixtures at 253, 273 and 293 K and pressures up to 30 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Gonzalez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 427, pp.371-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4002,64 +4002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Petroleum Engineers Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.SPE-175051-MS. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4305,51 +4305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 401, pp.16-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4770,209 +4770,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of associated clusters in liquid alcohols: Interpretation of simulation results in the frame of SAFT approach</w:t>
+                <w:t xml:space="preserve">Influence of Cyclic Dimer Formation on the Phase Behavior of Carboxylic Acids. II. Cross-Associating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139, pp.174502. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.9430-9438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4827107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4012125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058097v1</w:t>
+                <w:t xml:space="preserve">hal-01058133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cyclic Dimer Formation on the Phase Behavior of Carboxylic Acids. II. Cross-Associating Systems</w:t>
+                <w:t xml:space="preserve">Size distribution of associated clusters in liquid alcohols: Interpretation of simulation results in the frame of SAFT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.9430-9438. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.174502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4012125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4827107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058133v1</w:t>
+                <w:t xml:space="preserve">hal-01058097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-liquid equilibrium (VLE) for the systems furan + n-hexane and furan + toluene. Measurements, data treatment and modeling using molecular models</w:t>
               </w:r>
@@ -5117,77 +5117,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour–liquid equilibrium of binary systems containing pentafluorochemicals from 363 to 413 K: Measurement and modelling with Peng–Robinson and three SAFT-like equations of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5341,51 +5341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Conduct-like Screening Models for Real Solvent and Segment Activity Coefficient for the Predictions of Partition Coefficients and Vapor–Liquid and Liquid–Liquid Equilibria of Bio-oil-Related Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5432,51 +5432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the thermodynamic properties of aqueous ionic liquid solutions with an equation of state for square-well chain fluid with variable range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changchun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor−Liquid Equilibria in the Propyl Acetate + Ethanoic Acid Binary System from (323.15 to 353.15) K: Measurement with a Static Method and Modeling with the NRTL, Wilson, UNIQUAC, and COSMO−SAC Approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongfu Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jibin Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5920,51 +5920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Bin Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,247 +6034,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria in polydisperse nonadditive hard-sphere systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapour–liquid equilibria of aroma compounds in hydroalcoholic solutions: Measurements with a recirculation method and modelling with the NRTL and COSMO-SAC approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ellaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021202⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 265 (1-2), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153370v1</w:t>
+                <w:t xml:space="preserve">hal-01153461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour–liquid equilibria of aroma compounds in hydroalcoholic solutions: Measurements with a recirculation method and modelling with the NRTL and COSMO-SAC approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase equilibria in polydisperse nonadditive hard-sphere systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), pp.021202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01153461v1</w:t>
+                <w:t xml:space="preserve">hal-01153370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effect of chain length polydispersity on the phase behavior of polymer solutions with the statistical associating fluid theory (Wertheim TPT1) using discrete and continuous distributions</w:t>
               </w:r>
@@ -6816,298 +6816,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of polymer chain-length polydispersity on the phase behavior of model athermal mixtures of colloids and flexible self-excluding polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapour–liquid equilibria in the carbon dioxide–water system, measurement and modelling from 278.2 to 318.2K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Szabolcs Varga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">George Jackson</w:t>
+                <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.489-494. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 226, pp.333-344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153450v1</w:t>
+                <w:t xml:space="preserve">hal-01153444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour–liquid equilibria in the carbon dioxide–water system, measurement and modelling from 278.2 to 318.2K</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of polymer chain-length polydispersity on the phase behavior of model athermal mixtures of colloids and flexible self-excluding polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Richon</w:t>
+                <w:t xml:space="preserve">Szabolcs Varga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter T. Cummings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 226, pp.333-344. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 398 (4-6), pp.489-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2004.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2004.09.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153444v1</w:t>
+                <w:t xml:space="preserve">hal-01153450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Cloud Curves and the Solubility of Gases in Amorphous and Semicrystalline Polyethylene with the SAFT-VR Approach and Flory Theory of Crystallization</w:t>
               </w:r>
@@ -7203,303 +7203,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Salting-Out Effect of Strong Electrolytes on Water + Alkane Solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding liquid-liquid immiscibility and LCST behaviour in polymer solutions with a Wertheim TPT1 description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey. C. Maitland</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie020918u⟩</w:t>
+              <w:t xml:space="preserve">Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 101, pp.2575-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0026897031000123710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153446v1</w:t>
+                <w:t xml:space="preserve">hal-01145208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding liquid-liquid immiscibility and LCST behaviour in polymer solutions with a Wertheim TPT1 description</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of the Salting-Out Effect of Strong Electrolytes on Water + Alkane Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birju. H. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">George Jackson</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey. C. Maitland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42 (16), pp.3809-3823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ie020918u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0026897031000123710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145208v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the demixing transition in model athermal mixtures of colloids and flexible self-excluding polymers using the thermodynamic perturbation theory of Wertheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7656,285 +7656,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of distribution functions: A useful tool to calculate the properties of condensate gases</w:t>
+                <w:t xml:space="preserve">Use of Distribution Functions: A Useful Tool To Calculate the Properties of Condensate Gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolland Solimando</w:t>
+                <w:t xml:space="preserve">Roland Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 39, pp.5029-5036. </w:t>
+              <w:t xml:space="preserve">, 2000, 39 (12), pp.5029 - 5036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie0003786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121170v1</w:t>
+                <w:t xml:space="preserve">hal-01706019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Distribution Functions: A Useful Tool To Calculate the Properties of Condensate Gases</w:t>
+                <w:t xml:space="preserve">Use of distribution functions: A useful tool to calculate the properties of condensate gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Solimando</w:t>
+                <w:t xml:space="preserve">Rolland Solimando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 39 (12), pp.5029 - 5036. </w:t>
+              <w:t xml:space="preserve">, 2000, 39, pp.5029-5036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ie0003786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706019v1</w:t>
+                <w:t xml:space="preserve">hal-01121170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8241,64 +8241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ab initio calculation to predict the thermochemical and safety properties of multicomponent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8470,103 +8470,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of gases in brine for underground gas storage application: Experimental measurements and modeling, AIChE meeting, (2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Orlando, United States</w:t>
@@ -8595,64 +8595,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of gas phase thermochemical properties and solvation free energies from ab initio calculation. Applications the thermal decomposition of biomass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8919,64 +8919,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9133,446 +9133,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01319354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From theoretical developments to process simulation: applications to the production process of acryclic acid, and to refrigerant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Annual Technical Conférence and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Équations d'état en thermodynamique : des équations cubiques aux équations issues de la thermodynamique moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251948v1</w:t>
+                <w:t xml:space="preserve">hal-01235441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From theoretical developments to process simulation: applications to the production process of acryclic acid, and to refrigerant systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiri Janecek</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Équations d'état en thermodynamique : des équations cubiques aux équations issues de la thermodynamique moléculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPE Annual Technical Conférence and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, HOUSTON, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/175051-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235441v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Celine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Enginnering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
@@ -9804,77 +9804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Symposium on Applied Thermodynamics (ESAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Eindhoven, Netherlands</w:t>
@@ -10024,51 +10024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermodynamics 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10132,64 +10132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.-B. Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Philadelphia, France</w:t>
@@ -10831,51 +10831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the thermodynamics and fluid phase behaviour of polymer-colloid and polymer-solvent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szabolcs Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Galindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,211 +11116,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the use of the SAFT approach in describing electrolytes interfaces, liquid crystals and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amparo Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPEPPD 2001</w:t>
+              <w:t xml:space="preserve">PPEPPD (Properties and Phase Equilibria for Product and Process Design)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214693v1</w:t>
+                <w:t xml:space="preserve">hal-01256202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the use of the SAFT approach in describing electrolytes interfaces, liquid crystals and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Galindo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPEPPD (Properties and Phase Equilibria for Product and Process Design)</w:t>
+              <w:t xml:space="preserve">PPEPPD 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256202v1</w:t>
+                <w:t xml:space="preserve">hal-01214693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fluid phase equilibria in n-alkanes -polyethylene systems</w:t>
               </w:r>
@@ -11433,51 +11433,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The performance of Ionic Liquid / water mixtures as working fluids in absorption refrigeration systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yicang Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11744,64 +11744,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso González Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PPEPPD 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12029,64 +12029,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janececk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the salting out of alkanes in aqueous solutions with strong electrolytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birju. H. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13235,51 +13235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chien-Bin Soo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13349,77 +13349,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermodynamiques Détermination pour les fluides purs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'ingénieur. 2020, pp.BE8030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13437,77 +13437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermodynamiques Détermination pour les Mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Techniques de l'ingénieur. 2020, pp.BE8031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13812,51 +13812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FFDF6AD"/>
+    <w:nsid w:val="22E437F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13960,51 +13960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A648FE14"/>
+    <w:nsid w:val="8FA64FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14194,51 +14194,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-paricaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4028-7133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15051185X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.paricaud@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucp.ensta-paristech.fr/equipe/paricaud.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=luxjPnoAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vanderbilt.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.imperial.ac.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensic.inpl-nancy.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Grigorash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Heid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Liakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Vel&#225;squez Sarmiento" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Stenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixia Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicang Guo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2023.100038" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290518v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Cao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Wu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01107" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Theveneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00799" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609269v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mambo-Lomba" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.11.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778469v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Jane&#269;ek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00212" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.02.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01298504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnivalavan Babu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Linga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.08.034" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKMC6WB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01359831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/175051-MS" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.04.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Fukumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31P049H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5006104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bouchafaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Suong Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500243k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4012125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303051j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300181j" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102156m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1067457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfu Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Shi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je101131x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tazi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.11.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42T1PNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP58Z7TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021202" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV4LM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Galindo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772600" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Adjiman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFCTBJFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Rivera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Starr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Cummings" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345063" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2181979" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Chialvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Varga" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.071" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4L9D4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153444v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.10.013" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1LVRW3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie049592a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWN280Z6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153446v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju. H. Patel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey. C. Maitland" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020918u" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q79XZX3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145208v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000123710" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-3812(01)00659-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTRVWQ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121170v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Solimando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0003786" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTLMD178-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706019v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Solimando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290537v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01319354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251948v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235441v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-B. Soo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Peng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mccabe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haslam Andrew" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adjiman Claire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256235v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256231v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256202v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puentes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256348v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju Patel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256241v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214694v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177692v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-paricaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4028-7133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15051185X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.paricaud@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucp.ensta-paristech.fr/equipe/paricaud.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=luxjPnoAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vanderbilt.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.imperial.ac.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensic.inpl-nancy.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Grigorash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Heid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Liakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Vel&#225;squez Sarmiento" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Stenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixia Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Cao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicang Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2023.100038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mambo-Lomba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Theveneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Jane&#269;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.02.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01359831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01298504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnivalavan Babu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Linga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKMC6WB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/175051-MS" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.04.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Fukumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31P049H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5006104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bouchafaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Suong Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500243k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4012125" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827107" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303051j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300181j" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102156m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1067457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfu Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Shi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je101131x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tazi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.11.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42T1PNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP58Z7TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV4LM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021202" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Galindo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772600" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Adjiman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFCTBJFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Rivera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Starr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Cummings" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345063" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2181979" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Chialvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.10.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1LVRW3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Varga" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.071" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4L9D4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie049592a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWN280Z6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000123710" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju. H. Patel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey. C. Maitland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020918u" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q79XZX3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-3812(01)00659-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTRVWQ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Solimando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0003786" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTLMD178-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Solimando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290537v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01319354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-B. Soo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Peng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mccabe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haslam Andrew" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adjiman Claire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256235v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256231v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214693v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puentes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256348v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju Patel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256241v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214694v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177692v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>