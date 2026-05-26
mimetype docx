--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -2029,295 +2029,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique par calculs ab initio et approche COSMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides - Fluides purs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961855v1</w:t>
+                <w:t xml:space="preserve">hal-02961849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des propriétés thermodynamiques des fluides - Fluides purs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
+                <w:t xml:space="preserve">Predictions of solvation Gibbs free energies with COSMO-SAC approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l’Ingénieur. Energies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 517, pp.112614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961849v1</w:t>
+                <w:t xml:space="preserve">hal-02614634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictions of solvation Gibbs free energies with COSMO-SAC approaches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation thermodynamique par calculs ab initio et approche COSMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2020.112614⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02614634v1</w:t>
+                <w:t xml:space="preserve">hal-02961855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements and predictive models of high-pressure H2 solubility in brine (H2O+NaCl) for Underground Hydrogen Storage application</w:t>
               </w:r>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Prediction of Enthalpies of Formation Using DLPNO-CCSD(T) Ab Initio Calculations for Molecules Containing the Elements H, C, N, O, F, S, Cl, Br</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3128,50 +3128,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (2), pp.365-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3499,252 +3503,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new optimization method for the determination of classical force fields. Application to the united atom force field of short alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Janeček</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 429, pp.27-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305721v1</w:t>
+                <w:t xml:space="preserve">hal-01359831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new optimization method for the determination of classical force fields. Application to the united atom force field of short alkanes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isothermal vapor–liquid equilibrium data for the trifluoromethane (R23) + 2,3,3,3-tetrafluoroprop-1-ene (R1234yf) system at temperatures from 254 to 348 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Madani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 429, pp.27-36. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359831v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and modeling of the dissociation conditions of semiclathrate hydrates of tetrabutyl ammonium nitrate and carbon dioxide</w:t>
               </w:r>
@@ -3859,51 +3863,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling study of the densities of the hydrogen sulphide + methane mixtures at 253, 273 and 293 K and pressures up to 30 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso Gonzalez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,209 +4774,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01153016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Cyclic Dimer Formation on the Phase Behavior of Carboxylic Acids. II. Cross-Associating Systems</w:t>
+                <w:t xml:space="preserve">Size distribution of associated clusters in liquid alcohols: Interpretation of simulation results in the frame of SAFT approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.9430-9438. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.174502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp4012125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4827107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058133v1</w:t>
+                <w:t xml:space="preserve">hal-01058097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size distribution of associated clusters in liquid alcohols: Interpretation of simulation results in the frame of SAFT approach</w:t>
+                <w:t xml:space="preserve">Influence of Cyclic Dimer Formation on the Phase Behavior of Carboxylic Acids. II. Cross-Associating Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 139, pp.174502. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.9430-9438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4827107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp4012125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058097v1</w:t>
+                <w:t xml:space="preserve">hal-01058133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour-liquid equilibrium (VLE) for the systems furan + n-hexane and furan + toluene. Measurements, data treatment and modeling using molecular models</w:t>
               </w:r>
@@ -5117,51 +5121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour–liquid equilibrium of binary systems containing pentafluorochemicals from 363 to 413 K: Measurement and modelling with Peng–Robinson and three SAFT-like equations of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5560,239 +5564,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00848771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Dissociation Conditions of Salt Hydrates and Gas Semiclathrate Hydrates: Application to Lithium Bromide, Hydrogen Iodide, and Tetra-n-butylammonium Bromide plus Carbon Dioxide Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vapor−Liquid Equilibria in the Propyl Acetate + Ethanoic Acid Binary System from (323.15 to 353.15) K: Measurement with a Static Method and Modeling with the NRTL, Wilson, UNIQUAC, and COSMO−SAC Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongfu Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jibin Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changjun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honglai Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1067457⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (4), pp.1323-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/je101131x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153369v1</w:t>
+                <w:t xml:space="preserve">hal-01153354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor−Liquid Equilibria in the Propyl Acetate + Ethanoic Acid Binary System from (323.15 to 353.15) K: Measurement with a Static Method and Modeling with the NRTL, Wilson, UNIQUAC, and COSMO−SAC Approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the Dissociation Conditions of Salt Hydrates and Gas Semiclathrate Hydrates: Application to Lithium Bromide, Hydrogen Iodide, and Tetra-n-butylammonium Bromide plus Carbon Dioxide Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 56 (4), pp.1323-1329. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (2), pp.288-299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/je101131x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1067457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153354v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the phase equilibria of the HIx mixture using the SAFT-VRE equation of state: Binary systems</w:t>
               </w:r>
@@ -6034,247 +6038,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapour–liquid equilibria of aroma compounds in hydroalcoholic solutions: Measurements with a recirculation method and modelling with the NRTL and COSMO-SAC approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase equilibria in polydisperse nonadditive hard-sphere systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (2), pp.021202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153461v1</w:t>
+                <w:t xml:space="preserve">hal-01153370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase equilibria in polydisperse nonadditive hard-sphere systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vapour–liquid equilibria of aroma compounds in hydroalcoholic solutions: Measurements with a recirculation method and modelling with the NRTL and COSMO-SAC approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Athès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ellaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Fürst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 265 (1-2), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2008.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.78.021202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01153370v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examining the effect of chain length polydispersity on the phase behavior of polymer solutions with the statistical associating fluid theory (Wertheim TPT1) using discrete and continuous distributions</w:t>
               </w:r>
@@ -6822,51 +6826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour–liquid equilibria in the carbon dioxide–water system, measurement and modelling from 278.2 to 318.2K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Chapoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8241,64 +8245,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ab initio calculation to predict the thermochemical and safety properties of multicomponent systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8595,64 +8599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictions of gas phase thermochemical properties and solvation free energies from ab initio calculation. Applications the thermal decomposition of biomass.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chourouk Nait Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detlev Conrad Mielczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8932,51 +8936,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9215,351 +9219,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Chapoy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPE Annual Technical Conférence and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, HOUSTON, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2118/175051-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250847v1</w:t>
+                <w:t xml:space="preserve">hal-01251948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Transport Properties Using the SAFT-VR Mie Equation of State</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the phase equilibria of refrigerant fluids with the COSMO-SAC and COSMO-RS approaches. Application to process simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfonso Gonzalez</w:t>
+                <w:t xml:space="preserve">Abdelatif Baba-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Pereira</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celine Houriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Annual Technical Conférence and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, NICE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251948v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of the physical properties of next-generation refrigerant fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Abbadi Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Celine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9804,51 +9808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janecek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Auget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11116,211 +11120,211 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the use of the SAFT approach in describing electrolytes interfaces, liquid crystals and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amparo Galindo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">George Jackson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPEPPD (Properties and Phase Equilibria for Product and Process Design)</w:t>
+              <w:t xml:space="preserve">PPEPPD 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01256202v1</w:t>
+                <w:t xml:space="preserve">hal-01214693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the use of the SAFT approach in describing electrolytes interfaces, liquid crystals and polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Jackson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amparo Galindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPEPPD 2001</w:t>
+              <w:t xml:space="preserve">PPEPPD (Properties and Phase Equilibria for Product and Process Design)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Kurashiki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214693v1</w:t>
+                <w:t xml:space="preserve">hal-01256202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the fluid phase equilibria in n-alkanes -polyethylene systems</w:t>
               </w:r>
@@ -12042,51 +12046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental measurements and predictions of the properties of refrigerant fluids using ab-initio, SAFT-VR Mie and COSMO calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Glorian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Abbadi Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Janececk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13812,51 +13816,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22E437F4"/>
+    <w:nsid w:val="07562412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13960,51 +13964,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8FA64FF8"/>
+    <w:nsid w:val="41C56BA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14194,51 +14198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-paricaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4028-7133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15051185X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.paricaud@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucp.ensta-paristech.fr/equipe/paricaud.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=luxjPnoAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vanderbilt.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.imperial.ac.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensic.inpl-nancy.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Grigorash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Heid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Liakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Vel&#225;squez Sarmiento" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Stenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixia Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Cao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicang Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2023.100038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mambo-Lomba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Theveneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961849v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112614" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Jane&#269;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.02.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01359831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01298504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnivalavan Babu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Linga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKMC6WB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/175051-MS" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.04.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Fukumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31P049H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5006104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bouchafaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Suong Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500243k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058133v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4012125" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058097v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827107" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303051j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300181j" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102156m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153369v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1067457" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153354v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfu Fan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Shi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je101131x" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tazi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.11.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42T1PNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP58Z7TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153461v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV4LM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021202" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Galindo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772600" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Adjiman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFCTBJFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Rivera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Starr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Cummings" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345063" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2181979" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Chialvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.10.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1LVRW3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Varga" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.071" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4L9D4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie049592a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWN280Z6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000123710" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju. H. Patel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey. C. Maitland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020918u" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q79XZX3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-3812(01)00659-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTRVWQ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Solimando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0003786" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTLMD178-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Solimando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290537v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01319354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251948v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-B. Soo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Peng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mccabe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haslam Andrew" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adjiman Claire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256235v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256231v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214693v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puentes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256348v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju Patel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256241v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214694v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177692v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-paricaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4028-7133" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15051185X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:patrice.paricaud@ensta-paris.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ucp.ensta-paristech.fr/equipe/paricaud.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.fr/citations?user=luxjPnoAAAAJ&amp;hl=fr&amp;oi=sra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vanderbilt.edu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.imperial.ac.uk/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ensic.inpl-nancy.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sfgp.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290499v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Grigorash" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M&#252;ller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Heid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Neese" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Liakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122170" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Vel&#225;squez Sarmiento" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2025.114514" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Stenby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Smirnova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290509v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Chen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Ding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixia Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Ye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2025.131645" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinxiang Cao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yicang Guo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixi Wu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c01107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399255v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nxener.2023.100038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399240v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Hafsi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.3c03416" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c01058" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208022v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2022.113654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615256v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halla Kerkache" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Bathily" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.123866" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-04208021v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhang Sun" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Sun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.2c02124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615502v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609269v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Mambo-Lomba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.11.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Theveneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.0c00799" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961849v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614634v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chourouk Nait Saidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlev Conrad Mielczarek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2020.112614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961855v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984804v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.08.192" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961852v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614638v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ndjaka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catoire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116534" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ishak" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mokbel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saab" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stephan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jct.2018.11.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFMLPVNM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Catoire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.25763" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Puentes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joulia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giampaoli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Ath&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00770" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778469v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Jane&#269;ek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Said-Aizpuru" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665636v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Demenay" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Glorian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2017.03.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01487723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez Perez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.02.018" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01359831v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.023" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305721v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Madani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Abbadi Jamal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Houriez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.02.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01298504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponnivalavan Babu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen Linga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.08.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKMC6WB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01372274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.08.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2118/175051-MS" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01214720v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927148" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Deschamps" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01158602v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janecek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.04.024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214501v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayako Fukumoto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Paulo Sales Silva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter F&#252;rst" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.05.139" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X31P049H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153015v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je5006104" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153016v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Bouchafaa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu-Suong Ho" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je500243k" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058097v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827107" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01058133v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp4012125" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00880590v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mqondisi Nala" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Gedik" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2012.08.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZP50GN9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp303051j" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153351v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ef300181j" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changchun He" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changjun Peng" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglai Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie102156m" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153354v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongfu Fan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jibin Shi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je101131x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1067457" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153457v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tazi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Borgard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2009.11.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q42T1PNX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508615v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Courtial" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SP58Z7TX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.021202" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153461v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ellaite" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2008.01.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XDV4LM3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848776v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Galindo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Jackson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2772600" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153442v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Haslam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solms" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S. Adjiman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2006.02.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFCTBJFT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose L. Rivera" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis W. Starr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T. Cummings" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345063" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00848777v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2181979" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153443v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan P&#345;edota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel A. Chialvo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1940033" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153444v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2004.10.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1LVRW3R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szabolcs Varga" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2004.09.071" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GTD4L9D4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153447v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie049592a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWN280Z6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145208v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0026897031000123710" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153446v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju. H. Patel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey. C. Maitland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie020918u" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q79XZX3C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01145204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0378-3812(01)00659-8" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8LTRVWQ2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01706019v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Solimando" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barreau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie0003786" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GTLMD178-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121170v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolland Solimando" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290537v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290527v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609327v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerkache A." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bathily" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609300v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609317v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Nicolle" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615528v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01518918v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Artola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Rousseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-N Jaubert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapoy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.tptpr.2017.0008" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778494v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256195v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01319354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235441v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251948v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonzalez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Pereira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250847v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelatif Baba-Ahmed" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214945v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez Celine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zhang" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179813v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01179808v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01235566v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auget" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256359v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256343v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-B. Soo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Peng" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Mccabe" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256282v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256277v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas von Solm" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haslam Andrew" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Adjiman Claire" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256235v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256231v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256214v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214693v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256202v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256179v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290545v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615524v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778101v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323929v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Gonz&#225;lez P&#233;rez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01323935v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Puentes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Esteban-Decloux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256429v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260532v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Janececk" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256363v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256354v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Passarello" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tobaly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256348v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birju Patel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256239v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01256241v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214694v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256168v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01778489v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177692v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177642v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177670v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04253090v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04540270v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>