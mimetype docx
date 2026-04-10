--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (164)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (163)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -464,4142 +464,4142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Pediatric Posterior Fossa Tumor Treatments on Working Memory Tracts Using Resting‐State fMRI and Tractography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reply to: Deep Learning to Differentiate Parkinsonian Syndromes: From Proof of Concept to Clinical Trust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Chougar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Troudi Habibi</w:t>
+                <w:t xml:space="preserve">Alexandra Foubert-Samier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Ben Alaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Germain Arribarat</w:t>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jon.70007⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.275-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.70136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503949v1</w:t>
+                <w:t xml:space="preserve">hal-05503700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of foot reflexology on chronic pain in Parkinson’s disease: A randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Pediatric Posterior Fossa Tumor Treatments on Working Memory Tracts Using Resting‐State fMRI and Tractography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Troudi Habibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Joineau</w:t>
+                <w:t xml:space="preserve">Eloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Harroch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clémence Leung</w:t>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327865⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.e70007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jon.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503937v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of Pontine Volume in Patients with Multiple System Atrophy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of foot reflexology on chronic pain in Parkinson’s disease: A randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Joineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Harroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuya Kawabata</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Epifanio Bagarinao</w:t>
+                <w:t xml:space="preserve">Clémence Leung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.30182⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503944v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An insight from the default mode network in patients with amnesia following left thalamic infarction involving the mediodorsal nucleus and mammillothalamic tract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectories of Pontine Volume in Patients with Multiple System Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuya Kawabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Krismer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mizuki Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuhiro Hara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Danet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Igor Sibon</w:t>
+                <w:t xml:space="preserve">Epifanio Bagarinao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.10.024⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (7), pp.1369-1378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.30182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05409982v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors behind poor cognitive outcome following a thalamic stroke</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Neuroimaging correlates of cognitive disorders secondary to electroconvulsive therapy: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12777-4⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (3), pp.308-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870906v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of p38α MAPK increases short-term astrocyte reactivity: the exploratory VIP trial in early Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+                <w:t xml:space="preserve">Deep Learning to Differentiate Parkinsonian Syndromes Using Multimodal Magnetic Resonance Imaging : A Proof‐of‐Concept Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Chougar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Foubert-Samier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12974-025-03625-x⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (10), pp.2139-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.30300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05401662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive, neuroimaging, and genetic insights on the interthalamic adhesion from a large cohort study of 591 subjects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Stéphanie Rabenantenaina</w:t>
+                <w:t xml:space="preserve">A reappraisal of the role of the mammillothalamic tract in memory deficits following stroke in the thalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-20469-w⟩</w:t>
+              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/IMAG.a.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524814v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive remediation combined with brain stimulation after acquired brain injury: A single-case experimental design with 15 individuals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Bigarre</w:t>
+                <w:t xml:space="preserve">Measuring the impact of treatment on memory functions in pediatric posterior fossa tumor survivors using diffusion tensor imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cabarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pollidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Courbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2024.101892⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.110599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943727v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the impact of treatment on memory functions in pediatric posterior fossa tumor survivors using diffusion tensor imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Courbière</w:t>
+                <w:t xml:space="preserve">Cognitive, neuroimaging, and genetic insights on the interthalamic adhesion from a large cohort study of 591 subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie P Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Gouarderes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stéphanie Rabenantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2024.110599⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.36374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-20469-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503956v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimaging correlates of cognitive disorders secondary to electroconvulsive therapy: A systematic review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cognitive remediation combined with brain stimulation after acquired brain injury: A single-case experimental design with 15 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lebely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lepron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hamery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Montane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bigarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.08.004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (1), pp.101892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2024.101892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503954v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning to Differentiate Parkinsonian Syndromes Using Multimodal Magnetic Resonance Imaging : A Proof‐of‐Concept Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margherita Fabbri</w:t>
+                <w:t xml:space="preserve">An insight from the default mode network in patients with amnesia following left thalamic infarction involving the mediodorsal nucleus and mammillothalamic tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.30300⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 183, pp.220-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.10.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184793v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05409982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reappraisal of the role of the mammillothalamic tract in memory deficits following stroke in the thalamus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of p38α MAPK increases short-term astrocyte reactivity: the exploratory VIP trial in early Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Da-Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Vrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Vidal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Marie Goubeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/IMAG.a.1007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (1), pp.298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12974-025-03625-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503704v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05401662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of prion strains and peripheral prion infectivity patterns in E200K genetic CJD patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alvina Huor</w:t>
+                <w:t xml:space="preserve">Factors behind poor cognitive outcome following a thalamic stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie P C Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00401-025-02903-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272 (1), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12777-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05209459v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifespan Tree of Brain Anatomy: Diagnostic Values for Motor and Cognitive Neurodegenerative Diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wassilios G Meissner</w:t>
+                <w:t xml:space="preserve">Characterization of prion strains and peripheral prion infectivity patterns in E200K genetic CJD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Žáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasier Eraña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.70336⟩</w:t>
+              <w:t xml:space="preserve">Acta Neuropathologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149 (62), 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00401-025-02903-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233807v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05209459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Progression in Multiple System Atrophy: The ASPIRE Multi‐Modal Biomarker Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Sommet</w:t>
+                <w:t xml:space="preserve">Lifespan Tree of Brain Anatomy: Diagnostic Values for Motor and Cognitive Neurodegenerative Diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mansencal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José V Manjón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios G Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.70028⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (13), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.70336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503926v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Alterations Associated With Cardiovascular Autonomic Failure in Multiple System Atrophy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Disease Progression in Multiple System Atrophy: The ASPIRE Multi‐Modal Biomarker Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Fabbri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sommet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.70212⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143962v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: Deep Learning to Differentiate Parkinsonian Syndromes: From Proof of Concept to Clinical Trust</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Structural Alterations Associated With Cardiovascular Autonomic Failure in Multiple System Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 41 (1), pp.275-276. </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (6), pp.e70212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.70136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.70212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503700v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galantamine combined with cognitive rehabilitation on post-stroke cognitive impairment: a proof-of-concept study</w:t>
+                <w:t xml:space="preserve">Metabolic Profile of Cerebellum in Posterior Fossa Tumor Survivors: Correlation With Memory Impairment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">F. Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Nemmi</w:t>
+                <w:t xml:space="preserve">N. Courbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengère Pages</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+                <w:t xml:space="preserve">B. Cabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+                <w:t xml:space="preserve">L. Pollidoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2409355⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (11), pp.e439-e447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clon.2024.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503961v1</w:t>
+                <w:t xml:space="preserve">hal-04871064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinsonian central pain is linked to the connectivity of the nucleus accumbens and the anterior insula</w:t>
+                <w:t xml:space="preserve">The long-term impact of irradiation on functional connectivity in brain circuits involved in memory processes after pediatric posterior fossa tumor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel Joineau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Eloïse Baudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Houeto</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ynirp.2024.100197⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 191, pp.110073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.110073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473932v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI hypoperfusion as a determinant of cognitive impairment in adults with Moyamoya angiopathy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parkinsonian central pain is linked to the connectivity of the nucleus accumbens and the anterior insula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Joineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Giroud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brandicourt</w:t>
+                <w:t xml:space="preserve">Jean Luc Houeto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/23969873241240829⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (1), pp.100197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ynirp.2024.100197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592477v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Translocator protein (TSPO) genotype does not change cerebrospinal fluid levels of glial activation, axonal and synaptic damage markers in early Alzheimer’s disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Vrillon</w:t>
+                <w:t xml:space="preserve">Galantamine combined with cognitive rehabilitation on post-stroke cognitive impairment: a proof-of-concept study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Goubeaud</w:t>
+                <w:t xml:space="preserve">Berengère Pages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Catala</w:t>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43, pp.103626. </w:t>
+              <w:t xml:space="preserve">Brain Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.108-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2024.103626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699052.2024.2409355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506104v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimmune activation is associated with neurological outcome in anoxic and traumatic coma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MRI hypoperfusion as a determinant of cognitive impairment in adults with Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clovis Tauber</w:t>
+                <w:t xml:space="preserve">Marine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estéban Fridman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Jean Darcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Riu</w:t>
+                <w:t xml:space="preserve">Pierre Brandicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.awae045. </w:t>
+              <w:t xml:space="preserve">European Stroke Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awae045/7615245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/23969873241240829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04508517v1</w:t>
+                <w:t xml:space="preserve">hal-04592477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the discrimination ability of 3D convolutional neural networks applied to altered brain MRI parametric maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+                <w:t xml:space="preserve">Robust thalamic nuclei segmentation from T1-weighted MRI using polynomial intensity transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Villain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Franceries</w:t>
+                <w:t xml:space="preserve">Meritxell Bach Cuadra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102897⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 229 (5), pp.1087-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-024-02777-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506105v1</w:t>
+                <w:t xml:space="preserve">hal-04584276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3 Tesla is twice as sensitive as 1.5 Tesla magnetic resonance imaging in the assessment of diffuse axonal injury in traumatic brain injury patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the impact of the interthalamic adhesion on human cognition: insights from healthy subjects and thalamic stroke patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie P. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Rachita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Giugni</w:t>
+                <w:t xml:space="preserve">Anaïs Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carmen Barba</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.5985-5996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12566-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591324v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of the interthalamic adhesion on human cognition: insights from healthy subjects and thalamic stroke patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">A Prospective Study of Arterial Spin Labelling in Paediatric Posterior Fossa Tumour Survivors: A Correlation with Neurocognitive Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cabarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pollidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12566-z⟩</w:t>
+              <w:t xml:space="preserve">Clinical Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.56-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clon.2023.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756262v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Prospective Study of Arterial Spin Labelling in Paediatric Posterior Fossa Tumour Survivors: A Correlation with Neurocognitive Impairment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Pollidoro</w:t>
+                <w:t xml:space="preserve">Neuroimmune activation is associated with neurological outcome in anoxic and traumatic coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Tauber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estéban Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clon.2023.09.015⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.awae045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae045/7615245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592075v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04508517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust thalamic nuclei segmentation from T1-weighted MRI using polynomial intensity transformation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Meritxell Bach Cuadra</w:t>
+                <w:t xml:space="preserve">Investigating the discrimination ability of 3D convolutional neural networks applied to altered brain MRI parametric maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Véronique Le Lann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-024-02777-5⟩</w:t>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.102897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.artmed.2024.102897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04584276v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain tissues atrophy is not always the best structural biomarker of physiological aging: A multimodal cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">3 Tesla is twice as sensitive as 1.5 Tesla magnetic resonance imaging in the assessment of diffuse axonal injury in traumatic brain injury patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Giugni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Caligiuri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cosentino</w:t>
+                <w:t xml:space="preserve">Carmen Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (2), pp.109-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591393v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mirabel</w:t>
+                <w:t xml:space="preserve">Brain tissues atrophy is not always the best structural biomarker of physiological aging: A multimodal cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Caligiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-024-12555-2⟩</w:t>
+              <w:t xml:space="preserve">Annual International Conference of the IEEE Engineering in Medicine and Biology Society. IEEE Engineering in Medicine and Biology Society. Annual International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2015, pp.5436-5440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2015.7319621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700851v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic Profile of Cerebellum in Posterior Fossa Tumor Survivors: Correlation With Memory Impairment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Roques</w:t>
+                <w:t xml:space="preserve">Prevalence and characteristics of vascular cognitive impairment in a European cohort of adult patients with Moyamoya angiopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mirabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clon.2024.07.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271 (9), pp.5976-5984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-024-12555-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871064v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term impact of irradiation on functional connectivity in brain circuits involved in memory processes after pediatric posterior fossa tumor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Progressive Brain Atrophy in Multiple System Atrophy: A Longitudinal, Multicenter, Magnetic Resonance Imaging Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Krismer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Seppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Arribarat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 191, pp.110073. </w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2023.110073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mds.29633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592476v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04394254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroconvulsive therapy-induced volumetric brain changes converge on a common causal circuit in depression</w:t>
               </w:r>
@@ -4847,857 +4847,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What are the neural correlates of dissociative amnesia? A systematic review of the functional neuroimaging literature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental dyslexia, developmental coordination disorder and comorbidity discrimination using multimodal structural and functional neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Taïb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1092826⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160, pp.43-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04592012v1</w:t>
+                <w:t xml:space="preserve">hal-03979115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing complex disease progression using joint latent class models for multivariate longitudinal markers and clinical endpoints</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pharmacological Characterization of [18F]-FNM and Evaluation of NMDA Receptors Activation in a Rat Brain Injury Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Philipps</w:t>
+                <w:t xml:space="preserve">Marie Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
+                <w:t xml:space="preserve">Franck Talmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/sim.9844⟩</w:t>
+              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (4), pp.692 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11307-023-01811-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236849v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental dyslexia, developmental coordination disorder and comorbidity discrimination using multimodal structural and functional neuroimaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disease Progression in Multiple System Atrophy: The Value of Clinical Cohorts with Long Follow‐Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Assaiante</w:t>
+                <w:t xml:space="preserve">Tiphaine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Chaix</w:t>
+                <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Helmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2022.10.016⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (8), pp.1567-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.29534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979115v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological Characterization of [18F]-FNM and Evaluation of NMDA Receptors Activation in a Rat Brain Injury Model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Update on the Efficacy of Cognitive Rehabilitation After Moderate to Severe Traumatic Brain Injury: A Scoping Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Adeline Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Mallaury Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Imaging and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11307-023-01811-y⟩</w:t>
+              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 104 (2), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244094v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disease Progression in Multiple System Atrophy: The Value of Clinical Cohorts with Long Follow‐Up</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Describing complex disease progression using joint latent class models for multivariate longitudinal markers and clinical endpoints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Proust-Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Helmer</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29534⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (22), pp.3996-4014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.9844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208006v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the Efficacy of Cognitive Rehabilitation After Moderate to Severe Traumatic Brain Injury: A Scoping Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What are the neural correlates of dissociative amnesia? A systematic review of the functional neuroimaging literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallaury Loisel</w:t>
+                <w:t xml:space="preserve">Simon Taïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Brauge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Béatrice Lemesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Physical Medicine and Rehabilitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 104 (2), pp.315-330. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1092826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apmr.2022.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2023.1092826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591859v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sociodemographic and player characteristics on baseline cognitive performance in 1000 rugby players: A retrospective 8-year follow-up study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5705,51 +5705,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (12), pp.676-681. </w:t>
@@ -5800,77 +5800,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudoprogression in GBM versus true progression in patients with glioblastoma: A multiapproach analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Sidibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gilhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6323,51 +6323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is pre-radiotherapy metabolic heterogeneity of glioblastoma predictive of progression-free survival?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Desmoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,3157 +6451,3157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive Brain Atrophy in Multiple System Atrophy: A Longitudinal, Multicenter, Magnetic Resonance Imaging Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Peran</w:t>
+                <w:t xml:space="preserve">Ex vivo susceptibility-weighted imaging anatomy of canine brain–comparison of imaging and histological sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Beliveau</w:t>
+                <w:t xml:space="preserve">Benjamin Cartiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Seppi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Arribarat</w:t>
+                <w:t xml:space="preserve">Charles Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gros-Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.29633⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.948159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2022.948159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04394254v1</w:t>
+                <w:t xml:space="preserve">hal-04591908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical connectivity in the cortico-striatal network in NF1 children and its relationship with procedural perceptual-motor learning and motor skills</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Melody Blais</w:t>
+                <w:t xml:space="preserve">Neural Substrates of Psychotic Depression: Findings From the Global ECT-MRI Research Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Takamiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemiek Dols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Emsell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s11689-022-09428-y⟩</w:t>
+              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (2), pp.514-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/schbul/sbab122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180944v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volumetric assessment and longitudinal changes of subcortical structures in formalinized Beagle brains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Deviers</w:t>
+                <w:t xml:space="preserve">Neurofilament light levels predict clinical progression and death in multiple system atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viorica Chelban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Nikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perez-Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Samier Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261484⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 145 (12), pp.4398-4408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awac253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591913v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrasubject subcortical quantitative referencing to boost MRI sensitivity to Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pereira</w:t>
+                <w:t xml:space="preserve">Quality control of 3D MRSI data in glioblastoma: Can we do without the experts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Desmoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gilhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soleakhena Ken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103231⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (4), pp.1688-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.29098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857470v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arterial Spin Labeling Perfusion in Pediatric Brain Tumors: A Review of Techniques, Quality Control, and Quantification</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insular functional connectivity in migraine with aura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Headache and Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s10194-022-01473-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers14194734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591960v1</w:t>
+                <w:t xml:space="preserve">hal-04591904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal MRI-Based Whole-Brain Assessment in Patients In Anoxoischemic Coma by Using 3D Convolutional Neural Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Ferre</w:t>
+                <w:t xml:space="preserve">Intrasubject subcortical quantitative referencing to boost MRI sensitivity to Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Khedher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocritical Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.103231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2022.103231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12028-022-01525-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03970344v1</w:t>
+                <w:t xml:space="preserve">hal-03857470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The functional connectivity of language network across the life span: Disentangling the effects of typical aging from Alzheimer’s disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+                <w:t xml:space="preserve">Volumetric assessment and longitudinal changes of subcortical structures in formalinized Beagle brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca del Signore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Della Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Mogicato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Deviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.959405⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0261484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0261484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903781v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain‐age estimation accuracy is significantly increased using multishell free‐water reconstruction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Atypical connectivity in the cortico-striatal network in NF1 children and its relationship with procedural perceptual-motor learning and motor skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Baudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.25792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurodevelopmental Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s11689-022-09428-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591847v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroinflammation PET imaging of the translocator protein (TSPO) in Alzheimer's disease: An update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The functional connectivity of language network across the life span: Disentangling the effects of typical aging from Alzheimer’s disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gouilly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clovis Tauber</w:t>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnagi.2022.959405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejn.15613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591842v1</w:t>
+                <w:t xml:space="preserve">hal-03903781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurofilament light levels predict clinical progression and death in multiple system atrophy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Wilke</w:t>
+                <w:t xml:space="preserve">Multimodal MRI-Based Whole-Brain Assessment in Patients In Anoxoischemic Coma by Using 3D Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Samier Foubert</w:t>
+                <w:t xml:space="preserve">Helene Vinour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awac253⟩</w:t>
+              <w:t xml:space="preserve">Neurocritical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (S2), pp.303-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12028-022-01525-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817584v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of 3D MRSI data in glioblastoma: Can we do without the experts?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Arterial Spin Labeling Perfusion in Pediatric Brain Tumors: A Review of Techniques, Quality Control, and Quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Troudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Baudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laprie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrm.29098⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (19), pp.4734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14194734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591823v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Substrates of Psychotic Depression: Findings From the Global ECT-MRI Research Collaboration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Emsell</w:t>
+                <w:t xml:space="preserve">Brain‐age estimation accuracy is significantly increased using multishell free‐water reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Abbott</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Levardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48 (2), pp.514-523. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.2365-2376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/schbul/sbab122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.25792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591821v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insular functional connectivity in migraine with aura</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuroinflammation PET imaging of the translocator protein (TSPO) in Alzheimer's disease: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Gollion</w:t>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Lerebours</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+                <w:t xml:space="preserve">Maria‐joao Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Tauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Headache and Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s10194-022-01473-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (5), pp.1322-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejn.15613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591904v1</w:t>
+                <w:t xml:space="preserve">hal-04591842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo susceptibility-weighted imaging anatomy of canine brain–comparison of imaging and histological sections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Boucher</w:t>
+                <w:t xml:space="preserve">Language Network Connectivity Increases in Early Alzheimer’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Montel</w:t>
+                <w:t xml:space="preserve">Mehdi Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Gros-Dagnac</w:t>
+                <w:t xml:space="preserve">Mélanie Giméno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, pp.948159. </w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (1), pp.447 - 460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnana.2022.948159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/jad-201584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591908v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A prospective behavioral and imaging study exploring the impact on long-term memory of radiotherapy delivered for a brain tumor in childhood and adolescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lisa Pollidoro</w:t>
+                <w:t xml:space="preserve">Reduced Regional Cerebral Blood Flow Measured by 99mTc-Hexamethyl Propylene Amine Oxime Single-Photon Emission Computed Tomography in Microgravity Simulated by 5-Day Dry Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kermorgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Radiation Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctro.2021.10.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.789298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.789298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519876v1</w:t>
+                <w:t xml:space="preserve">hal-04591827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased functional connectivity supports language performance in healthy aging despite gray matter loss</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Giméno</w:t>
+                <w:t xml:space="preserve">Functional connectivity and cognitive changes after donepezil treatment in healthy participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dondaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gros-Dagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.09.015⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238 (11), pp.3071-3082. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-021-05923-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492876v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural learning and retention of audio‐verbal temporal sequence is altered in children with developmental coordination disorder but cortical thickness matters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+                <w:t xml:space="preserve">Increased functional connectivity supports language performance in healthy aging despite gray matter loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Giméno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.13009⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.52 - 62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2020.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542205v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron distribution in the lentiform nucleus: A post-mortem MRI and histology study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procedural learning and retention of audio‐verbal temporal sequence is altered in children with developmental coordination disorder but cortical thickness matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chaynes</w:t>
+                <w:t xml:space="preserve">Margaux Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-020-02175-7⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.e13009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591809v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional connectivity and cognitive changes after donepezil treatment in healthy participants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron distribution in the lentiform nucleus: A post-mortem MRI and histology study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Leclerc</w:t>
+                <w:t xml:space="preserve">Amaury de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gros-Dagnac</w:t>
+                <w:t xml:space="preserve">Jean Albert Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Dominguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-021-05923-7⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 226 (2), pp.351-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-020-02175-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500485v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Regional Cerebral Blood Flow Measured by 99mTc-Hexamethyl Propylene Amine Oxime Single-Photon Emission Computed Tomography in Microgravity Simulated by 5-Day Dry Immersion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
+                <w:t xml:space="preserve">A prospective behavioral and imaging study exploring the impact on long-term memory of radiotherapy delivered for a brain tumor in childhood and adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Baudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pollidoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.789298⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Radiation Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctro.2021.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591827v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prion strains associated with iatrogenic CJD in French and UK human growth hormone recipients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Cassard</w:t>
+                <w:t xml:space="preserve">Séverine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Aron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropathologica Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (1), pp.145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40478-021-01247-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and structural differences in brain networks involved in language processing and control in highly proficient early and late bilinguals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Köpke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Köpke</w:t>
+                <w:t xml:space="preserve">Ruairidh K R Howells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruairidh K R Howells</w:t>
+                <w:t xml:space="preserve">Francesca Cortelazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 59, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2021.100988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language Network Connectivity Increases in Early Alzheimer’s Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pistono</w:t>
+                <w:t xml:space="preserve">Functional and Structural Integrity of Frontoparietal Connectivity in Traumatic and Anoxic Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Briguitta Malagurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Senoussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Giméno</w:t>
+                <w:t xml:space="preserve">Hélène Vinour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 82 (1), pp.447 - 460. </w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (8), pp.e639-e647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/jad-201584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903797v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04479358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are morphological and structural MRI characteristics related to specific cognitive impairments in neurofibromatosis type 1 (NF1) children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Assaiante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28, pp.89-100. </w:t>
@@ -9639,77 +9639,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Tensor Imaging Tractography of White Matter Tracts in the Equine Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cartiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9767,883 +9767,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromelanin Locus Coeruleus MRI Contrast in Migraine With Aura</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Germain Arribarat</w:t>
+                <w:t xml:space="preserve">A Phase 1 Randomized Trial of Specific Active alpha-Synuclein Immunotherapies PD01A and PD03A in Multiple System Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Foubert-Samier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐bernard Ruidavets</w:t>
+                <w:t xml:space="preserve">Gergana Galabova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelly Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Barège</w:t>
+                <w:t xml:space="preserve">Monique Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/head.13771⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (11), pp.1957-1965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.28218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591720v1</w:t>
+                <w:t xml:space="preserve">hal-03177325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern Brainstem MRI Techniques for the Diagnosis of Parkinson's Disease and Parkinsonisms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florbetapir Regional Distribution in Cerebral Amyloid Angiopathy and Alzheimer’s Disease: A PET Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (4), pp.1607-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-190625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591759v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atypical clinical presentation and typical FTD atrophy: 17-year clinical follow-up and MRI analysis of a slowly progressive bvFTD associated with C9orf72 expansion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interhemispheric distribution of amyloid and small vessel disease burden in cerebral amyloid angiopathy‐related intracerebral hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guerrier</w:t>
+                <w:t xml:space="preserve">M. Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Le Ber</w:t>
+                <w:t xml:space="preserve">J. Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Clot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Péran</w:t>
+                <w:t xml:space="preserve">F. Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J‐f. Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Calviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (8), pp.1664-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591723v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase 1 Randomized Trial of Specific Active alpha-Synuclein Immunotherapies PD01A and PD03A in Multiple System Atrophy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modern Brainstem MRI Techniques for the Diagnosis of Parkinson's Disease and Parkinsonisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (11), pp.1957-1965. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mds.28218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.00791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177325v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir Regional Distribution in Cerebral Amyloid Angiopathy and Alzheimer’s Disease: A PET Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atypical clinical presentation and typical FTD atrophy: 17-year clinical follow-up and MRI analysis of a slowly progressive bvFTD associated with C9orf72 expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Payoux</w:t>
+                <w:t xml:space="preserve">A. Géraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+                <w:t xml:space="preserve">L. Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Clot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-190625⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (7-8), pp.627-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2020.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591710v1</w:t>
+                <w:t xml:space="preserve">hal-04591723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interhemispheric distribution of amyloid and small vessel disease burden in cerebral amyloid angiopathy‐related intracerebral hemorrhage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pariente</w:t>
+                <w:t xml:space="preserve">Neuromelanin Locus Coeruleus MRI Contrast in Migraine With Aura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Gollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nemmi</w:t>
+                <w:t xml:space="preserve">Jean‐bernard Ruidavets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J‐f. Albucher</w:t>
+                <w:t xml:space="preserve">Nelly Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Calviere</w:t>
+                <w:t xml:space="preserve">Michèle Barège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27 (8), pp.1664-1671. </w:t>
+              <w:t xml:space="preserve">Headache: The Journal of Head and Face Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (4), pp.752-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ene.14301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/head.13771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591729v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the Cognitive Phenotype in Neurofibromatosis Type 1 (NF1) Be Explained by Neuroimaging? A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Baudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Biotteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, pp.1373. </w:t>
@@ -10675,191 +10675,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Cortico-Subcortical Functional Connectivity in Developmental Dyslexia and Developmental Coordination Disorder</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+                <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvina Huor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+                <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
+                <w:t xml:space="preserve">Severine Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00393-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/texcom/tgaa011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.00393-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063814v1</w:t>
+                <w:t xml:space="preserve">hal-03287036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad white matter impairment in multiple system atrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia del Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10867,51 +10867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ory-Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Brefel-Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (2), pp.357-366. </w:t>
@@ -10943,204 +10943,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prions from Sporadic Creutzfeldt-Jakob Disease Patients Propagate as Strain Mixtures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alvina Huor</w:t>
+                <w:t xml:space="preserve">Intrinsic Cortico-Subcortical Functional Connectivity in Developmental Dyslexia and Developmental Coordination Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Carlos Espinosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Douet</w:t>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Lugan</w:t>
+                <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.e00393-20. </w:t>
+              <w:t xml:space="preserve">Cerebral Cortex Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mBio.00393-20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/texcom/tgaa011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287036v1</w:t>
+                <w:t xml:space="preserve">hal-03063814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroplasticity and brain reorganization associated with positive outcomes of multidisciplinary rehabilitation in progressive multiple sclerosis: A fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dutilleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,51 +11217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative MRI markers in Parkinson's disease and parkinsonian syndromes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11302,3633 +11302,3645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and Structural Integrity of Frontoparietal Connectivity in Traumatic and Anoxic Coma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Peran</w:t>
+                <w:t xml:space="preserve">Significant Decrease in Hippocampus and Amygdala Mean Diffusivity in Treatment-Resistant Depression Patients Who Respond to Electroconvulsive Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Briguitta Malagurski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+                <w:t xml:space="preserve">Sophie Billoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vinour</w:t>
+                <w:t xml:space="preserve">Aurélie Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sporer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000004406⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04479358v1</w:t>
+                <w:t xml:space="preserve">hal-03648835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posterior Cortical Atrophy: Does Complaint Match the Impairment? A Neuropsychological and FDG-PET Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cransac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2019.01010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grey Matter changes in treatment-resistant depression during electroconvulsive therapy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Billoux</w:t>
+                <w:t xml:space="preserve">Matching ex vivo MRI With Iron Histology: Pearls and Pitfalls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Giron</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Combis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.07.075⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487906v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological disintegration of resting state functional connectomes in coma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substantia nigra locations of iron-content, free-water and mean diffusivity abnormalities in moderate stage Parkinson's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Arribarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Pasternak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitta Malagurski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
+                <w:t xml:space="preserve">Oliver Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.03.012⟩</w:t>
+              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.146 - 152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2019.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485013v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating between neurofibromatosis‐1 and typically developing children by means of multimodal MRI and multivariate analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
+                <w:t xml:space="preserve">Neuroimaging Biomarkers at Baseline Predict Electroconvulsive Therapy Overall Clinical Response in Depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredrique Audic</w:t>
+                <w:t xml:space="preserve">Simon Taib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Arbus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hbm.24612⟩</w:t>
+              <w:t xml:space="preserve">Journal of ECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (2), pp.77-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130921v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuroimaging Biomarkers at Baseline Predict Electroconvulsive Therapy Overall Clinical Response in Depression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical Integration of Automated Processing for Brain Quantitative Susceptibility Mapping: Multi‐Site Reproducibility and Single‐Site Robustness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Arbus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Pascal Spincemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Zhe Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilhami Kovanlikaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Ippoliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of ECT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (6), pp.689-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/JON.12658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324614v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Integration of Automated Processing for Brain Quantitative Susceptibility Mapping: Multi‐Site Reproducibility and Single‐Site Robustness</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Shun Zhang</w:t>
+                <w:t xml:space="preserve">Discriminating between neurofibromatosis‐1 and typically developing children by means of multimodal MRI and multivariate analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Assaiante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Maziero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilhami Kovanlikaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matteo Ippoliti</w:t>
+                <w:t xml:space="preserve">Fredrique Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/JON.12658⟩</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hbm.24612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299783v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matching ex vivo MRI With Iron Histology: Pearls and Pitfalls</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grey Matter changes in treatment-resistant depression during electroconvulsive therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Billoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Giron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sporer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2019.00068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 258, pp.42 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.07.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591697v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substantia nigra locations of iron-content, free-water and mean diffusivity abnormalities in moderate stage Parkinson's disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oliver Rascol</w:t>
+                <w:t xml:space="preserve">Topological disintegration of resting state functional connectomes in coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitta Malagurski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vinour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parkinsonism &amp; Related Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parkreldis.2019.05.033⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 195, pp.354 - 361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2019.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487453v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroimaging and Neurolaw: Drawing the Future of Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Tigano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Lucio Cascini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Tigano</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cristina Sanchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fendo.2019.00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial fluids dynamics alterations and cortical thickness</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Balardy</w:t>
+                <w:t xml:space="preserve">Enlarged perivascular spaces and florbetapir uptake in patients with intracerebral hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0271678X19851020⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (11), pp.2339-2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-019-04441-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498722v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarged perivascular spaces and florbetapir uptake in patients with intracerebral hemorrhage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Albucher</w:t>
+                <w:t xml:space="preserve">Intracranial fluids dynamics alterations and cortical thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lorthois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Balardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-019-04441-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cerebral Blood Flow and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (1_suppl), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0271678X19851020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591702v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple System Atrophy: Recent Developments and Future Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre‐olivier Fernagut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dehay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (11), pp.1629-1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mds.27894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02439518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A totally data-driven whole-brain multimodal pipeline for the discrimination of Parkinson's disease, multiple system atrophy and healthy control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.R. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Galitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.G. Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23, pp.101858 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nicl.2019.101858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significant Decrease in Hippocampus and Amygdala Mean Diffusivity in Treatment-Resistant Depression Patients Who Respond to Electroconvulsive Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Sporer</w:t>
+                <w:t xml:space="preserve">Imaging biomarkers of outcome after radiotherapy for pediatric ependymoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Chaltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2019.00694⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127 (1), pp.103-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2018.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648835v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI supervised and unsupervised classification of Parkinson's disease and multiple system atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Monique Galitzky</w:t>
+                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Yrondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Aouizerate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissam El-Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Moliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Thalamas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.27307⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578274v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadine Girard</w:t>
+                <w:t xml:space="preserve">Involvement of the Cingulate Cortex in Anosognosia: A Multimodal Neuroimaging Study in Alzheimer’s Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Le Men</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaıs Gane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.443-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-180324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991898v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroconvulsive therapy, depression, the immune system and inflammation: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sporer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (1), pp.29-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2017.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the Cingulate Cortex in Anosognosia: A Multimodal Neuroimaging Study in Alzheimer’s Disease Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
+                <w:t xml:space="preserve">Brain network connectivity associated with anticipatory postural control in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cignetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie M. Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Grosbras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-180324⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.210-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2018.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591442v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Translocator Protein Density, as Marker of Neuroinflammation, in Major Depressive Disorder: A Pilot, Multicenter, Comparative, Controlled, Brain PET Study (INFLADEP Study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Thalamas</w:t>
+                <w:t xml:space="preserve">MRI supervised and unsupervised classification of Parkinson's disease and multiple system atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Barbagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Galitzky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.600-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.27307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2018.00326⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01856019v1</w:t>
+                <w:t xml:space="preserve">hal-04578274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging biomarkers of outcome after radiotherapy for pediatric ependymoma</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Sevely</w:t>
+                <w:t xml:space="preserve">Medial thalamic stroke and its impact on familiarity and recollection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
+                <w:t xml:space="preserve">Pierre Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 127 (1), pp.103-107. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2018.02.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/elife.28141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591438v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Planton</w:t>
+                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Raposo</w:t>
+                <w:t xml:space="preserve">Laura Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Danet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Péran</w:t>
+                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.e0178886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591433v1</w:t>
+                <w:t xml:space="preserve">hal-04591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Planton</w:t>
+                <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.66-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591431v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural signature of coma revealed by posteromedial cortex connection density analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId519" w:history="1">
+                <w:t xml:space="preserve">Brain Gray Matter MRI Morphometry for Neuroprognostication After Cardiac Arrest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Kerhuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Briguita Malagurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Leslie Gonzalez</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.03.017⟩</w:t>
+              <w:t xml:space="preserve">Critical Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (8), pp.e763-e771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591423v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Gray Matter MRI Morphometry for Neuroprognostication After Cardiac Arrest</w:t>
+                <w:t xml:space="preserve">Neural signature of coma revealed by posteromedial cortex connection density analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stein Silva</w:t>
+                <w:t xml:space="preserve">Briguita Malagurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chauveau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Sarton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Riu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 15, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2017.03.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/CCM.0000000000002379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02013552v1</w:t>
+                <w:t xml:space="preserve">hal-04591423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High prevalence of cognitive impairment after intracerebral hemorrhage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aicha Lyoubi</w:t>
+                <w:t xml:space="preserve">Impact of spontaneous intracerebral hemorrhage on cognitive functioning: An update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0178886⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173 (7-8), pp.481-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591424v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How specialized are writing-specific brain regions? An fMRI study of writing, drawing and oral spelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Florbetapir imaging in cerebral amyloid angiopathy-related hemorrhages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Payoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.66-80. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (7), pp.697-704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000004228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473913v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The anatomical scaffold underlying the functional centrality of known cortical hubs</w:t>
               </w:r>
@@ -14940,77 +14952,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Caravasso Falletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (10), pp.5141-5160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15096,51 +15108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Albaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 21 (2), pp.286--299. </w:t>
@@ -15184,1521 +15196,1521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medial thalamic stroke and its impact on familiarity and recollection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+                <w:t xml:space="preserve">Prognostic and predictive values of diffusion and perfusion MRI in paediatric intracranial ependymomas in a large national study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Tensaouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ducassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonor Chaltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Sevely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/elife.28141⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89 (1066), pp.20160537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1259/bjr.20160537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342007v1</w:t>
+                <w:t xml:space="preserve">hal-04591415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal MRI assessment of nigro-striatal pathway in multiple system atrophy and Parkinson disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetano Barbagallo</w:t>
+                <w:t xml:space="preserve">Identification of a candidate biomarker from perfusion MRI to anticipate glioblastoma progression after chemoradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sierra-Peña</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+                <w:t xml:space="preserve">L. Chaltiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Catalaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.26471⟩</w:t>
+              <w:t xml:space="preserve">European Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (11), pp.4194 - 4203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00330-016-4234-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04591386v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural signature of DCD: a critical review of MRI neuroimaging studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+                <w:t xml:space="preserve">Importance of Multimodal MRI in Characterizing Brain Tissue and Its Potential Application for Individual Age Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Caligiuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (5), pp.1232-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2559938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2016.00227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01519730v1</w:t>
+                <w:t xml:space="preserve">hal-04591408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalamic amnesia after infarct: The role of the mammillothalamic tract and mediodorsal nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Pergola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (20), pp.1928-1928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Multimodal MRI in Characterizing Brain Tissue and Its Potential Application for Individual Age Prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cosentino</w:t>
+                <w:t xml:space="preserve">Multimodal MRI assessment of nigro-striatal pathway in multiple system atrophy and Parkinson disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Barbagallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sierra-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pavy-Le Traon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.325-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.26471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2016.2559938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591408v1</w:t>
+                <w:t xml:space="preserve">hal-04591386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a candidate biomarker from perfusion MRI to anticipate glioblastoma progression after chemoradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Catalaa</w:t>
+                <w:t xml:space="preserve">Neural signature of DCD: a critical review of MRI neuroimaging studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Biotteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélody Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00330-016-4234-5⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (227), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2016.00227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436966v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural–functional brain changes in depressed patients during and after electroconvulsive therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Yrondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neuropsychiatrica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 30 (1), pp.17-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/neu.2016.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Magnetic Resonance Imaging in Alzheimer’s Disease Patients at Prodromal Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Eustache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 50 (4), pp.1035-1050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-150353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do perfusion and diffusion MRI predict glioblastoma relapse sites following chemoradiation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Tensaouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Albert Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Albert Lotterie</w:t>
+                <w:t xml:space="preserve">Isabelle Catalaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Chaltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 130 (1), pp.181--192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11060-016-2232-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and predictive values of diffusion and perfusion MRI in paediatric intracranial ependymomas in a large national study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Annick Sevely</w:t>
+                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bolle</w:t>
+                <w:t xml:space="preserve">Pierre Eustache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raposo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1259/bjr.20160537⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (24), pp.2107--2115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591415v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxel-based evidence of perfusion normalization in glioblastoma patients included in a phase I\textendashII trial of radiotherapy/tipifarnib combination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soléakhéna Ken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Deviers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Filleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Catalaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Albert Lotterie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (3), pp.465--473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11060-015-1860-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional magnetic resonance imaging in disorders of consciousness: preliminary results of an innovative analysis of brain connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16707,958 +16719,958 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Falletta Caravasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheila Catani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noora Tuovinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (3), pp.193-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.11138/fneur/2015.30.3.193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of posteromedial large-scale neural communication predicts recovery from coma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parkinson's disease and local atrophy in subcortical nuclei: insight from shape analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002196⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (1), pp.424-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591383v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parkinson's disease and local atrophy in subcortical nuclei: insight from shape analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umberto Sabatini</w:t>
+                <w:t xml:space="preserve">Disruption of posteromedial large-scale neural communication predicts recovery from coma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stein Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rascol</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Loubinoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (1), pp.424-433. </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85 (23), pp.2036-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2014.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/WNL.0000000000002196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04591362v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thalamic amnesia after infarct</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raposo</w:t>
+                <w:t xml:space="preserve">Finding my own way: an fMRI single case study of a subject with developmental topographical disorientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liana Palermo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000002226⟩</w:t>
+              <w:t xml:space="preserve">Neurocase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (5), pp.573-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13554794.2014.960424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344891v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary Motor Area Activation Is Impaired in Severe Traumatic Brain Injury Parkinsonism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Catani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Falletta Caravasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (7), pp.642-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1089/neu.2013.3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight on AV-45 binding in white and grey matter from histogram analysis: a study on early Alzheimer's disease patients and healthy subjects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djilali Adel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Salabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Pariente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-014-2728-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00954487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding my own way: an fMRI single case study of a subject with developmental topographical disorientation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Cortical florbetapir-PET amyloid load in prodromal Alzheimer’s disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liana Palermo</w:t>
+                <w:t xml:space="preserve">Celine Vervueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (5), pp.573-583. </w:t>
+              <w:t xml:space="preserve">EJNMMI Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13554794.2014.960424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2191-219X-3-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591372v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of levodopa on both verbal and motor representations of action in Parkinson’s disease: A fMRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Méligne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17741,680 +17753,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective decision making under uncertainty during a plausible aviation task: An fMRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landmark sequencing and route knowledge: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Causse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zeffiro</w:t>
+                <w:t xml:space="preserve">Chiara Incoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.060⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.507-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.11.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00996522v1</w:t>
+                <w:t xml:space="preserve">hal-04591333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of emotion on pilot decision-making: A neuroergonomic approach to aviation safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dehais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation research. Part C, Emerging technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 33, pp. 272-281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.trc.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR, 18F-FDG, and 18F-AV45 PET Correlate With AD PSEN1 Original Phenotype.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.91-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/WAD.0b013e318251d87c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landmark sequencing and route knowledge: An fMRI study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Federica Piras</w:t>
+                <w:t xml:space="preserve">Affective decision making under uncertainty during a plausible aviation task: An fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Umberto Sabatini</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dehais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Falletta Caravasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zeffiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2011.11.016⟩</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 71, pp. 19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2012.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04591333v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR, 18F-FDG, and 18F-AV45 PET Correlate With AD PSEN1 Original Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Payoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer Disease and Associated Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (1), pp.91-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/WAD.0b013e318251d87c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591338v1</w:t>
@@ -18425,77 +18437,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between PET template-based method and MRI-based method for cortical quantification of florbetapir (AV-45) uptake in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. J. Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18572,51 +18584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The connectivity of functional cores reveals different degrees of segregation and integration in the brain at rest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco de Pasquale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Della Penna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18705,570 +18717,566 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical florbetapir-PET amyloid load in prodromal Alzheimer's disease patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel J Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vervueren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EJNMMI Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (1), pp.43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/2191-219X-3-43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical florbetapir-PET amyloid load in prodromal Alzheimer’s disease patients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal MRI in Neurodegenerative Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Cerasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EJNMMI Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2191-219X-3-43⟩</w:t>
+              <w:t xml:space="preserve">Neurology Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/287891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591351v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal MRI in Neurodegenerative Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of white matter fiber orientation on R2* revealed by MRI segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Pasquale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Cerasa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Peran</w:t>
+                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2012, pp.1-2. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.85-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2012/287891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmri.23801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591326v1</w:t>
+                <w:t xml:space="preserve">hal-04591344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Planton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Hannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Albucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-883. </w:t>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591329v1</w:t>
+                <w:t xml:space="preserve">hal-00674542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking huntington disease biomarkers by multimodal, cross‐sectional basal ganglia imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Sánchez-Castañeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Elifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19339,614 +19347,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of white matter fiber orientation on R2* revealed by MRI segmentation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Planton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Albucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.23801⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.877-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591344v1</w:t>
+                <w:t xml:space="preserve">hal-04591329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amyloid Imaging with AV45 (18F-florbetapir) in a Cognitively Normal AβPP Duplication Carrier.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Bernadette Delisle</w:t>
+                <w:t xml:space="preserve">Mental representations of action: The neural correlates of the verbal and motor components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carbebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-2011-111598⟩</w:t>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1328, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.02.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674542v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental representations of action: The neural correlates of the verbal and motor components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Volumetry and DTI in Subcortical Structures of Mild Cognitive Impairment and Alzheimer's Disease Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Spoletini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Di Paola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Di Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2010.02.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.1273-1282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-2010-091186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04591295v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Volumetry and DTI in Subcortical Structures of Mild Cognitive Impairment and Alzheimer's Disease Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">A multimodal MRI investigation of the subventricular zone in mild cognitive impairment and Alzheimer's disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Spoletini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Di Paola</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fulvia Di Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 469 (2), pp.214-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2009.11.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAD-2010-091186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591301v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic resonance imaging markers of Parkinson’s disease nigrostriatal signature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Assogna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20017,798 +20041,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multimodal MRI investigation of the subventricular zone in mild cognitive impairment and Alzheimer's disease patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margherita Di Paola</w:t>
+                <w:t xml:space="preserve">Developmental topographical disorientation in a healthy subject</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bianchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Incoccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zompanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2009.11.077⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (6), pp.1563-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591285v1</w:t>
+                <w:t xml:space="preserve">hal-04591289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental topographical disorientation in a healthy subject</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Zompanti</w:t>
+                <w:t xml:space="preserve">Object naming and action-verb generation in Parkinson's disease: A fMRI study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2010.01.025⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (8), pp.960-971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2009.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591289v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of subcortical nuclei: Microstructural, mineralization and atrophy modifications measured in vivo using MRI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Parallel recovery in a bilingual aphasic: A neurolinguistic and fMRI study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Rizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Piras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Spalletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.06.035⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (3), pp.405-409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0014824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04591264v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume and iron content in basal ganglia and thalamus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging of subcortical nuclei: Microstructural, mineralization and atrophy modifications measured in vivo using MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gisela Hagberg</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Caltagirone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Démonet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gianfranco Spalletta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 30 (8), pp.2667-2675. </w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hbm.20698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2009.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591242v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampi, Thalami, and Accumbens Microstructural Damage in Schizophrenia: A Volumetry, Diffusivity, and Neuropsychological Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Spoletini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Banfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (1), pp.118-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/schbul/sbp058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PET study of word generation in Huntington’s disease: Effects of lexical competition and verb/noun category</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lepron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 110 (2), pp.49-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20818,535 +20838,539 @@
                 <w:t xml:space="preserve">⟨10.1016/j.bandl.2009.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of white matter fiber bundles with T relaxometry and diffusion tensor imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Volume and iron content in basal ganglia and thalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisela Elisabeth Hagberg</w:t>
+                <w:t xml:space="preserve">Gisela Hagberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambra Erika Varsi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
+                <w:t xml:space="preserve">Jean‐françois Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 61 (5), pp.1066-1072. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (8), pp.2667-2675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.21978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hbm.20698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591246v1</w:t>
+                <w:t xml:space="preserve">hal-04591242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object naming and action-verb generation in Parkinson's disease: A fMRI study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of white matter fiber bundles with T relaxometry and diffusion tensor imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Elisabeth Hagberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra Erika Varsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2009.02.019⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (5), pp.1066-1072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.21978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591254v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel recovery in a bilingual aphasic: A neurolinguistic and fMRI study.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimodal fMRI tractography in normal subjects and in clinically recovered traumatic brain injury patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Hagberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Barba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (4), pp.1331-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0014824⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04591259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroxetine-induced modulation of cortical activity supporting language representations of action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cardebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 195 (4), pp.487-496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21386,722 +21410,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal fMRI tractography in normal subjects and in clinically recovered traumatic brain injury patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Voxel‐based analysis of R2* maps in the healthy human brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisela Hagberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carmen Barba</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Brainovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2006.11.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (6), pp.1413-1420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmri.21204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591226v1</w:t>
+                <w:t xml:space="preserve">hal-04591237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxel‐based analysis of R2* maps in the healthy human brain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrea Cherubini</w:t>
+                <w:t xml:space="preserve">Imaging nervous pathways with MR tractography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Brainovich</w:t>
+                <w:t xml:space="preserve">G. Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hagberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmri.21204⟩</w:t>
+              <w:t xml:space="preserve">Radiologia Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (2), pp.268-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11547-006-0027-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591237v1</w:t>
+                <w:t xml:space="preserve">hal-04591216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging nervous pathways with MR tractography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verb and noun generation tasks in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Démonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardebat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiologia Medica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11547-006-0027-2⟩</w:t>
+              <w:t xml:space="preserve">Movement Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (5), pp.565-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.10706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591216v1</w:t>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verb and noun generation tasks in Huntington's disease</w:t>
+                <w:t xml:space="preserve">Deficit of verb generation in nondemented patients with Parkinson's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Démonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Celsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Nespoulous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Movement Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (5), pp.565-571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mds.10706⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 18 (2), pp.150-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mds.10306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22111,1454 +21989,1454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurodegenerative Traits Detected via 3D CNNs Trained with Simulated Brain MRI: Prediction Supported by Visualization of Discriminant Voxels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wassilios Meissner</w:t>
+                <w:t xml:space="preserve">Relationship between brainstem atrophy and autonomic failure in Multiple systemic Atrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Pienkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Fabienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Kermorgant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th Congress of the European Academy of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, Unknown Region. pp.EPR-010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04729104v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between brainstem atrophy and autonomic failure in Multiple systemic Atrophy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Kermorgant</w:t>
+                <w:t xml:space="preserve">Visual interpretation of CNN decision-making process using Simulated Brain MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Nemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Peran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Congress of the European Academy of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th IEEE International Symposium on Computer-Based Medical Systems (CBMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Aveiro, Portugal. pp.515-520, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894324v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual interpretation of CNN decision-making process using Simulated Brain MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Neurodegenerative Traits Detected via 3D CNNs Trained with Simulated Brain MRI: Prediction Supported by Visualization of Discriminant Voxels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Maria Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier Franceries</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rascol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassilios Meissner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IEEE International Symposium on Computer-Based Medical Systems (CBMS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CBMS52027.2021.00102⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Conference on Bioinformatics and Biomedicine (BIBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Houston, France. pp.1437-1442, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM52615.2021.9669894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037117v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : apport de la reconnaissance vocale pour le diagnostic des dysfonctionnements cognitifs légers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pinquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Peran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Journees de Phonetique Clinique (JPC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mons, Belgique. pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de l’atrophie multi-systématisée par l’utilisation de réseaux de neurones convolutifs multi-modaux à 3 dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pavy - Le Taron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rascol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Franceries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.69-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lola Danet</w:t>
+                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gaume</w:t>
+                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048841v1</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
+                <w:t xml:space="preserve">EVOLEX: un terrain pour éprouver les modèles et techniques TAL de mesures de proximité sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Qui-­‐Quoi-­‐Où de la recherche sur langage, culture &amp; société à Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044265v1</w:t>
+                <w:t xml:space="preserve">hal-02048841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic analysis of word association data from the Evolex psycholinguistic tasks using computational lexical semantic similarity measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId751" w:history="1">
+                <w:t xml:space="preserve">Le projet EvoLex : Aller plus loin dans l'étude de la fluence et de l'accès au lexique (2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Boissezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Farinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pierrejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Natural Language Processing and Cognitive Science (NLPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Demie-Journée scientifique 2018 "Langage, Culture, Société" : Qui-Quoi-Où de la recherche sur langage, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse Mind and Brain Institute (TMBI), CHU Purpan, pavillon Baudot, Toulouse, France; URI Octogone-Lordat (EA4156), Maison de la Recherche Université de Toulouse 2 Jean-Jaurès, Toulouse, France, May 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881336v1</w:t>
+                <w:t xml:space="preserve">hal-03044265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : la reconnaissance vocale au service du diagnostic des dysfonctionnements langagiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jim Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Gravellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Quillion-Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AFCP 2021 – Phonétique Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Toulouse (virtuel), France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral perfusion measured by 99mTc-HMPAO SPECT in a simulated microgravity model using a 5-day dry immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cassol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain. European Journal of Nuclear Medicine and Molecular Imaging, 46 (S1), pp.EP-0015, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLEX : approches psycholinguistique et computationnelle de l'accès au lexique et de la proximité sémantique entre paires de mots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Boissezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Danet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum à la croisée des sciences : Interagissez, Imaginez, Innovez - FACS3I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23568,816 +23446,816 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain Morphometry: Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Nemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Barbagallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Morphometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 136, Springer New York, pp.267-277, 2018, Neuromethods, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7647-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Field Neuroimaging in Parkinson’s Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Eugenia Caligiuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Sabatini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Field Brain MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.239-253, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-44174-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nerve Pathways with MR Tractography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId690" w:history="1">
+                <w:t xml:space="preserve">High-Field 3 T Imaging of Alzheimer Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Péran</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Giugni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Scarabino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Field Brain MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.79-90, 2006, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-31776-7_8⟩</w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.201-207, 2006, 978-3-540-31775-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31776-7_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593940v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Field Neuroimaging in Parkinson’s Disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nerve Pathways with MR Tractography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Luccichenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fasano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hagberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Péran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Field Brain MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.194-200, 2006, 978-3-540-31775-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-31776-7_16⟩</w:t>
+              <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.79-90, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31776-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593922v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Field 3 T Imaging of Alzheimer Disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId722" w:history="1">
+                <w:t xml:space="preserve">High-Field Neuroimaging in Parkinson’s Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Péran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Luccichenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cherubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hagberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Sabatini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Field Brain MRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer-Verlag, pp.201-207, 2006, 978-3-540-31775-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/3-540-31776-7_17⟩</w:t>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.194-200, 2006, 978-3-540-31775-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-31776-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593925v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroconvulsive therapy-induced volumetric brain changes converge on a common causal circuit in depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi-De Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Theresa Ousdal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leif Oltedal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Angulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mate Baradits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId783"/>
+      <w:footerReference w:type="default" r:id="rId780"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -24445,51 +24323,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CF809C07"/>
+    <w:nsid w:val="44D42F45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24676,51 +24554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-peran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7200-0139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083952098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Della Bella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maria Mattia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lamberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121657" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Osman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todeschini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE66377.2025.11340461" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503949v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Troudi Habibi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Alaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tensaouti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.70007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Joineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leung" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327865" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503944v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kawabata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Krismer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Ito" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifanio Bagarinao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.10.024" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P C Vidal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12777-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524814v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Gouarderes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Rabenantenaina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20469-w" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lepron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bigarre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101892" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cabarrou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pollidoro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110599" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hassan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.08.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foubert-Samier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30300" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503926v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.70028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143962v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70212" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503700v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70136" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473932v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Houeto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2024.100197" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506104v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bertrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2024.103626" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508517v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Fridman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae045/7615245" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102897" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Luccichenti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giugni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756262v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P. Vidal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rachita" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12566-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592075v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troudi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tensaouti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabarrou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arribarat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollidoro" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2023.09.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach Cuadra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02777-5" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591393v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Caligiuri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sabatini" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosentino" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319621" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871064v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courbi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2024.07.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592476v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.110073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Argyelan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-De Deng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Therese Ousdal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oltedal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Angulo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02318-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592012v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ta&#239;b" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1092826" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236849v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Saulnier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pavy-Le Traon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9844" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979115v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.10.016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244094v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaurain" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Talmont" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pierre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-023-01811-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208006v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29534" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Sidibe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109486" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02358-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592029v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nogueira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Salabert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Payoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.12.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591980v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J.T. Blanken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Oudega" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Hoogendoorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sonnenberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhebergen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.12.144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592035v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmoulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109665" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394254v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beliveau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seppi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29633" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180944v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Blais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-022-09428-y" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591913v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca del Signore" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Della Salda" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mogicato" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deviers" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261484" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857470v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Khedher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103231" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591960v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Troudi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Baudou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194734" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970344v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vinour" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-022-01525-z" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903781v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.959405" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591847v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Levardon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25792" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591842v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;joao Ribeiro" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Salabert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15613" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817584v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Nikram" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perez-Soriano" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Wilke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samier Foubert" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac253" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591823v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29098" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591821v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Takamiya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Dols" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emsell" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Abbott" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab122" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gollion" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Lerebours" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01473-1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591908v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cartiaux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Montel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gros-Dagnac" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2022.948159" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519876v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctro.2021.10.006" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492876v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gim&#233;no" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.09.015" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542205v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Blais" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13009" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591809v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Barros" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Lotterie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaynes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02175-7" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500485v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Salabert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dondaine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leclerc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gros-Dagnac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05923-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591827v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.789298" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407593v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh K R Howells" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cortelazzo" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2021.100988" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903797v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-201584" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948458v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00382" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591720v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Ruidavets" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bar&#232;ge" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13771" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591759v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00791" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591723v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;raudie" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ber" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.003" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177325v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Galabova" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galitzky" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28218" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591729v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemmi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;f. Albucher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14301" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591711v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01373" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591803v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Phillips" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ory-Magne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25227" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591753v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dutilleul" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Finamore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Falletta Caravasso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.102127" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591717v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000796" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479358v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briguitta Malagurski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinour" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004406" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591707v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cransac" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01010" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487906v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Giron" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sporer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.07.075" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485013v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Malagurski" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.03.012" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130921v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrique Audic" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24612" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324614v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taib" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000570" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299783v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Spincemaille" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhami Kovanlikaya" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ippoliti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JON.12658" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591697v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combis" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00068" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487453v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Pasternak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Rascol" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2019.05.033" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Tigano" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Cascini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00217" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498722v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balardy" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19851020" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439518v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Fernagut" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dehay" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27894" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484608v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Phillips" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galitzky" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Meissner" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101858" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648835v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00694" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578274v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Barbagallo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27307" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591436v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.10.013" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591438v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ducassou" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Chaltiel" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sevely" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2018.02.008" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591423v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briguita Malagurski" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gonzalez" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.03.017" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013552v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerhuel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002379" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591430v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pasquale" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Della Penna" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caravasso Falletta" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23721" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341998v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2016.07.025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCLDTD6S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342007v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.28141" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591386v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26471" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q86MNH2C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519730v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2016.00227" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591408v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2559938" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436966v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Khalifa" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaltiel" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotterie" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catalaa" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4234-5" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591417v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2016.62" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591397v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pariente" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150353" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342064v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Lotterie" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Chaltiel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2232-8" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591415v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20160537" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344906v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-015-1860-8" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591403v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Catani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Tuovinen" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/fneur/2015.30.3.193" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591383v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vuillaume" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002196" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591362v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.010" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQHT162X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591353v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2013.3103" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954487v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2728-4" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591372v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bianchini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Piras" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Palermo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2014.960424" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591341v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;ligne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardebat" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peppe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.06.001" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3C9B01J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996522v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeffiro" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.060" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998693v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pastor" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.04.005" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797480v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0b013e318251d87c" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591333v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Incoccia" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.11.016" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DCTH0GQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591338v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344978v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-013-2656-8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591347v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sestieri" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.051" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1RBJ9VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866165v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vervueren" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-43" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591351v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591326v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cerasa" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/287891" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591335v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Elifani" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Orobello" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22019" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591344v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caltagirone" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23801" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591295v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carbebat" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.02.082" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76NJRDS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591301v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spoletini" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Paola" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Di Iulio" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-091186" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591318v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assogna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Piras" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Quattrocchi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awq212" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591285v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.11.077" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N914RPBV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591289v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bianchini" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Incoccia" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palermo" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccardi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zompanti" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.01.025" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S303L1SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591264v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Spalletta" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.06.035" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRS60PM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591242v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Hagberg" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20698" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591270v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spoletini" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherubini" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banfi" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubino" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peran" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbp058" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591279v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lepron" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardebat" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2009.05.004" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57X8TCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591246v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Elisabeth Hagberg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Erika Varsi" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21978" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5CF2Z72-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591254v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.02.019" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX734V7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591259v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marangolo" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rizzi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014824" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591232v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-007-0939-0" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHQ6G35W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591226v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.11.024" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7JPFLRJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591237v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brainovich" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21204" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591216v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luccichenti" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasano" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagberg" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11547-006-0027-2" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92LD8NSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591208v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.10706" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMCNCPX3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591207v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celsis" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Nespoulous" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.10306" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWN477PX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729104v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM52615.2021.9669894" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04894324v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pienkowski" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabienne" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kermorgant" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037117v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00102" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161172v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pavy - Le Taron" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891059v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillon" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cassol" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593910v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7647-8_16" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593917v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44174-0_17" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593940v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31776-7_8" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593922v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sabatini" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31776-7_16" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593925v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giugni" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scarabino" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31776-7_17" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592050v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Theresa Ousdal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Baradits" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-peran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7200-0139" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083952098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503686v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Della Bella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Sarton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Maria Mattia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P&#233;ran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Lamberti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121657" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506121v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Osman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Chougar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Todeschini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios Meissner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroXRAINE66377.2025.11340461" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503700v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Foubert-Samier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Fabbri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.70136" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Troudi Habibi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Alaya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tensaouti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Baudou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Arribarat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jon.70007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503937v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Joineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Harroch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boussac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327865" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuya Kawabata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Krismer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizuki Ito" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Hara" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epifanio Bagarinao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503954v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hassan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Yrondi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.08.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.30300" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Danet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Pariente" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503956v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cabarrou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pollidoro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Courbi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2024.110599" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05524814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Gouarderes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie St&#233;phanie Rabenantenaina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-20469-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943727v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebely" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lepron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Montane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bigarre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2024.101892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409982v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J. Barbeau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafuma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bonneville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.10.024" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401662v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gouilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Da-Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Vrillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pistono" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goubeaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-025-03625-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P C Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12777-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209459v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Barrio" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Douet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana &#381;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasier Era&#241;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvina Huor" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00401-025-02903-5" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Coup&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mansencal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; V Manj&#243;n" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassilios G Meissner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.70336" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503926v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Campo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Rousseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sommet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.70028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Georges" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kermorgant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.70212" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871064v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tensaouti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courbi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cabarrou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pollidoro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roques" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2024.07.008" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592476v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Peran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.110073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04473932v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Devos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Houeto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ynirp.2024.100197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503961v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Planton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Nemmi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bereng&#232;re Pages" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raposo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699052.2024.2409355" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592477v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Giroud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Darcourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brandicourt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/23969873241240829" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04584276v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Bach Cuadra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-024-02777-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756262v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie P. Vidal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Rachita" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Servais" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12566-z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592075v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troudi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arribarat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clon.2023.09.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Tauber" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233;ban Fridman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Riu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae045/7615245" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Villain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Le Lann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Franceries" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2024.102897" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Luccichenti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giugni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cherubini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Barba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Caligiuri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Sabatini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cosentino" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2015.7319621" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04700851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calviere" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Machado" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Reyes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mirabel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-024-12555-2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394254v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beliveau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Seppi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29633" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Argyelan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-De Deng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Therese Ousdal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Oltedal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Angulo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02318-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907322v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Macias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chassain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-023-11947-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979115v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cignetti" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vaugoyeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Assaiante" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chaix" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.10.016" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244094v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beaurain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Talmont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pierre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Boucher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11307-023-01811-y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208006v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Saulnier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pavy-Le Traon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Helmer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.29534" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591859v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Julien" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaury Loisel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brauge" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmr.2022.07.007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236849v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Proust-Lima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Philipps" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.9844" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592012v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ta&#239;b" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lemesle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2023.1092826" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592068v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Tessier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tisserand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2023.09.013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591987v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Sidibe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gilhodes" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Filleron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109486" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-023-02358-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592029v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gouilly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rafiq" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nogueira" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Salabert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Payoux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.12.006" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591980v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.J.T. Blanken" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Oudega" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.W. Hoogendoorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Sonnenberg" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rhebergen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.12.144" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592035v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Desmoulin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2023.109665" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591908v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cartiaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Montel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gros-Dagnac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2022.948159" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Takamiya" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek Dols" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Emsell" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Abbott" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbab122" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viorica Chelban" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Nikram" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perez-Soriano" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Wilke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Samier Foubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac253" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Martin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.29098" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gollion" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Lerebours" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s10194-022-01473-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03857470v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Khedher" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonny" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2022.103231" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591913v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca del Signore" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Della Salda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mogicato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Deviers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0261484" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180944v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Blais" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11689-022-09428-y" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903781v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rafiq" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jucla" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guerrier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2022.959405" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970344v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Vinour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ferre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12028-022-01525-z" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591960v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Troudi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Baudou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laprie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14194734" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591847v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Levardon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25792" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Aubert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#8208;joao Ribeiro" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Salabert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejn.15613" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03903797v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Senoussi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gim&#233;no" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jad-201584" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591827v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charvolin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bareille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.789298" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03500485v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;ran" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Salabert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dondaine" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Leclerc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gros-Dagnac" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05923-7" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492876v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2020.09.015" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542205v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux L&#234;" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Blais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chauveau" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Maziero" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591809v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury de Barros" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albert Lotterie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dominguez" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaynes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02175-7" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctro.2021.10.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03375109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cassard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lugan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Aron" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40478-021-01247-x" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407593v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara K&#246;pke" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruairidh K R Howells" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Cortelazzo" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Boissezon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2021.100988" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04479358v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briguitta Malagurski" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vinour" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000004406" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414608v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Biotteau" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2020.07.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948458v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Lallemand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2020.00382" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177325v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Galabova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Galitzky" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.28218" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591710v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payoux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Salabert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-190625" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591729v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Planton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pariente" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nemmi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#8208;f. Albucher" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calviere" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14301" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591759v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.00791" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591723v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;raudie" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guerrier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Ber" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Clot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2020.02.003" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591720v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Ruidavets" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Fabre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bar&#232;ge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/head.13771" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591711v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01373" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03287036v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Espinosa" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Lugan" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00393-20" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591803v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Phillips" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ory-Magne" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Brefel-Courbon" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.25227" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063814v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Albaret" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgaa011" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591753v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dutilleul" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Finamore" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Falletta Caravasso" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msard.2020.102127" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591717v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WCO.0000000000000796" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648835v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Billoux" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Giron" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sporer" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2019.00694" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591707v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cransac" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Pages" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2019.01010" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591697v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Combis" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487453v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Pasternak" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Rascol" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parkreldis.2019.05.033" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324614v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Levy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Taib" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000570" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299783v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Spincemaille" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhami Kovanlikaya" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ippoliti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/JON.12658" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130921v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrique Audic" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24612" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487906v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.07.075" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485013v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitta Malagurski" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Naboulsi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2019.03.012" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591691v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Tigano" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Lucio Cascini" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sanchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2019.00217" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591702v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Albucher" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-019-04441-1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498722v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Vallet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lorthois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Balardy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0271678X19851020" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02439518v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;olivier Fernagut" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dehay" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27894" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.R. Phillips" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galitzky" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G. Meissner" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2019.101858" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591438v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ducassou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onor Chaltiel" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Sevely" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolle" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2018.02.008" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01856019v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aouizerate" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Moliere" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thalamas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2018.00326" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591442v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Le Men" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#305;s Gane" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-180324" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591436v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2017.10.013" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991898v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie M. Decker" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Grosbras" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2018.08.013" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NJ2GCQD3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578274v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Barbagallo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.27307" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eustache" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/elife.28141" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591424v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Branchu" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Lyoubi" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0178886" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473913v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Planton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.11.018" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013552v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stein Silva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Kerhuel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Briguita Malagurski" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002379" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591423v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Gonzalez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2017.03.017" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591433v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raposo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Danet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Albucher" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.06.010" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591431v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000004228" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591430v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Pasquale" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Della Penna" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Caravasso Falletta" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23721" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341998v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2016.07.025" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FCLDTD6S-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591415v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1259/bjr.20160537" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01436966v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Khalifa" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaltiel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotterie" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Catalaa" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00330-016-4234-5" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591408v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2016.2559938" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591411v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Pergola" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbeau" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002730" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591386v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sierra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.26471" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q86MNH2C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519730v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2016.00227" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591417v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/neu.2016.62" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591397v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Pariente" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-150353" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342064v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Albert Lotterie" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Catalaa" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Chaltiel" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-016-2232-8" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344891v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000002226" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344906v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-015-1860-8" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591403v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Catani" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noora Tuovinen" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11138/fneur/2015.30.3.193" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591362v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rascol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2014.07.010" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQHT162X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591383v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Vuillaume" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Loubinoux" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000002196" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591372v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Bianchini" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Piras" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Palermo" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2014.960424" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591353v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/neu.2013.3103" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00954487v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Adel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-014-2728-4" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591351v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vervueren" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-3-43" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591341v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M&#233;ligne" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cardebat" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Peppe" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2012.06.001" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3C9B01J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591333v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Incoccia" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2011.11.016" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DCTH0GQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998693v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Pastor" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trc.2012.04.005" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797480v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hannequin" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel J Barbeau" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Campion" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WAD.0b013e318251d87c" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996522v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zeffiro" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.12.060" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591338v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344978v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Barbeau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-013-2656-8" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591347v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sestieri" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2012.11.051" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1RBJ9VL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866165v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591326v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cerasa" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/287891" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591344v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Caltagirone" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.23801" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674542v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Delisle" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2011-111598" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591335v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina S&#225;nchez-Casta&#241;eda" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Elifani" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Orobello" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.22019" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591329v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591295v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carbebat" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2010.02.082" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R76NJRDS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591301v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Spoletini" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Di Paola" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Di Iulio" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-2010-091186" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591285v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2009.11.077" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N914RPBV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591318v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Assogna" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Piras" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Quattrocchi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awq212" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591289v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bianchini" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Incoccia" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palermo" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccardi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zompanti" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.01.025" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S303L1SB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591254v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardebat" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2009.02.019" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6QX734V7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591259v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Marangolo" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Rizzi" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0014824" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591264v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Spalletta" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2009.06.035" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRS60PM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591270v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Spoletini" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cherubini" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Banfi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rubino" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peran" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/schbul/sbp058" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591279v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lepron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2009.05.004" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K57X8TCK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591242v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Hagberg" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois D&#233;monet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.20698" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591246v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisela Elisabeth Hagberg" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Erika Varsi" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.21978" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5CF2Z72-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591226v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2006.11.024" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7JPFLRJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591232v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-007-0939-0" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHQ6G35W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591237v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Brainovich" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmri.21204" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591216v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Luccichenti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fasano" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hagberg" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11547-006-0027-2" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-92LD8NSL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591208v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pernet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.10706" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SMCNCPX3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591207v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celsis" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Nespoulous" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.10306" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WWN477PX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04894324v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Pienkowski" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fabienne" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Kermorgant" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037117v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMS52027.2021.00102" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729104v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM52615.2021.9669894" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442023v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pinquier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161172v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pavy - Le Taron" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881336v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gaume" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tanguy" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fabre" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pierrejean" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048841v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044265v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03269242v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Petiot" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Gravellier" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Quillion-Dupre" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891059v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guillon" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cassol" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beck" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047651v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593910v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7647-8_16" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593917v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44174-0_17" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593925v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giugni" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scarabino" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31776-7_17" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593940v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31776-7_8" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593922v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Sabatini" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-31776-7_16" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592050v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Theresa Ousdal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mate Baradits" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>