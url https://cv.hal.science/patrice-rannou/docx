--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Rannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Director of Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9376-7136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226262618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1605-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrice Rannou (ORCID ID: 0000-0001-9376-7136) graduated from the Textile & Chemical Institute of Lyon (1993/M.Sc. in Polymer chemistry), from University Montpellier II (1994/M.Sc. in Polymer Physics), and E.N.S. de Chimie de Montpellier (1994/M.Sc. in Polymer Science). He holds a PhD in Physics from the University J. Fourier (1998) and a research habilitation (HDR) in Chemistry (2013) from the University of Grenoble. After 16 months spent as a visiting researcher at the R & D New Materials Center of Hitachi Chemical Co. Ltd (HCC) in Hitachi-city, Japan, he was hired in Oct. 1999 as a CNRS researcher in the UMR5819-SyMMES (Molecular Systems & nanoMaterialS for Energy & health) lab where he served till Sept. 30, 2021. Since Oct. 2021 and Nov. 2022, he serves as a CNRS member of the MIEL Team (Materials, Interfaces and ELectrochemistry) of the UMR5279-LEPMI (Laboratory of Electrochemistry and Physicochemistry of Materials & Interfaces) and acts as the co-PI & CNRS research member of the LEPMI/Blue Solutions (BS) joint Laboratory Li2 (Lithium & interface Lab.), respectively. He holds a CNRS Director of Research position within the section 11 (Soft matter: Synthesis, Development, Assemblies, Structure, Properties, Functions) of CNRS-Chemistry (CNRS’s National Institute of Chemistry) since Oct. 2015. Till date (i.e. Dec. 2025), he has (co)advised 18 postdoctoral fellows, (co)supervised 13 PhD students (UGA) and co-supervised 10 Foreign PhD students (Penn (USA) and POSTECH & SKKU (South Korea)), and &amp;gt;35 (under)graduate students. He is the (co)authors of 140 papers (83 regular articles and 57 proceeding papers), 2 book chapters, and 17 (FR/EP/JP/US/CN/KR/WO) patents.Research overview in a nutshell: Multi-scale structures/property (electronic, ionic, protonic transfers) correlations within self-assembled and hierarchized synthetic and bio-based/mimetic/inspired functional (liquid crystalline) materials addressing UN SDG N°7. Through the rational design, circular chemistry, controlled synthesis, and advanced processing of functional soft materials aiming at encoding complex and efficient functions through hierarchical self-assembly processes across (nano-&amp;gt;macro) length scales, his research activities deal with boosting efficiencies of electronic, ionic, and protonic transfers at work within active layers of (opto)electronic active devices (ICTs: Organic (Bio)electronics), of proton exchange membranes of fuel cells (Energy conversion), of thermoelectric devices (Thermoelectric generators and coolers (TEGs vs. TECs)) and of solid-state electrolytes of batteries & supercapacitors (Energy storage). He combines these (bio)materials science approaches with the developments of (@LEPMI-lab & ESRF-large scale facility-based) multimodal platforms allowing in depth (ex/in-situ and operando) studies to access (defect-free) intrinsic and ultimate electronic, ionic and protonic transfer performances of functional soft materials towards next generation applications within the fields of ICTs (Nano/Bioelectronics) and Energy conversion, harvesting (Hydrovoltaic energy) & storage (Nanonionics/Nanofluidics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Method for Achieving Ultra‐Low Contact Resistances in Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis‐abraham Lozano-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (16), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Nematic Liquid Crystallinity of Cellulose Nanocrystals with an Alcohol Ethoxy Sulfonate Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owies Wani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.3909-3919. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Induced Switching to Hierarchical Liquid Crystallinity Combining Colloidal and Molecular Order in Zwitterionic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wille Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (42), pp.39345-39353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c04914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charge Carrier Injection/Extraction Performances in Low‐Dimension PEDOT:PSS Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Sych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jullien-Palletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.2201067. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202201067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Perpendicularly Aligned Lamella-Structured Oligosaccharide (A) ABA Triblock Elastomer (B) Thin Films Utilizing Triazolium + /TFSI – Ionic Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Borsali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the Surface Energy and Thermodynamic Contributions to Nanoparticle Surface Enrichment in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Maria Pana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, R63.00007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial compatibilization in ternary polymer nanocomposites: Comparing theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Liquid Crystals as Single-Ion Li + conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil‐jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Nanoparticle Surface Wetting during Phase Separation in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Derek Demaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin W Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (31), pp.37628-37637. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c09233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Compatibilization in Ternary Polymer Nanocomposites: Comparing Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet–visible–near-infrared optical properties of amyloid fibrils shed light on amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Jae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Self‐Assembly of Nanoconfined Ionic Liquids for Fast Anisotropic Ion Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rosa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1905054. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201905054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyotropic liquid crystals and linear supramolecular polymers of end-functionalized oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Myllymäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Korpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauri Kostiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hynninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (78), pp.11739-11742. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC04715H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping the polaron–bipolaron balance: concentration and spin effects in doped oligo(aniline)s observed by UV-vis-NIR and TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8ME00082D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nanotube Self‐Assembly of DNA Minor Groove‐Binding Ligand DB921 via Alkali Halide Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theyencheri Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizar Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1800243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201800243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Nanoplates in Lamellar Diblock Copolymer Domains and the Effect of Particle Volume Fraction on Phase Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Meth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled highly ordered acid layers in precisely sulfonated polyethylene produce efficient proton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor W Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demi E Moed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.725 - 731. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic self-assembly of DNA minor groove-binding ligand DB921 into nanotubes triggered by an alkali halide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.5550-5558. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr03875e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Ion Conduction Mechanism in Imidazolium-Based Poly(ionic liquids): A Comprehensive Investigation of the Structure-to-Transport Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delhorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4309-4321. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Altamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Rengaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraia Zaioncz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring redox states, doping and ordering of electroactive star-shaped oligo(aniline)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pisula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (47), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Optical Properties of Functionalized Gold Nanorods through Controlled Interactions with Organic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Jr. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (31), pp.17899-17909. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p-Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen E. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511469f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structure Determination of Self-Assembled Peptides Using Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Viverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël De paëpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (27), pp.6979-6982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polymorphism on charge transport properties in isomers of fluorenone-based liquid crystalline semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Donnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (26), pp.3209-3211. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc17276c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenone core donor–acceptor–donor π-conjugated molecules end-capped with dendritic oligo(thiophene)s: synthesis, liquid crystalline behaviour, and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.5238. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02437f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Dependence of Chain Packing and Semicrystalline Structure in Oriented Films of Regioregular Poly(3-hexylthiophene) Revealed by High-Resolution Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1125-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated alternating copolymer of dialkylquaterthiophene and fluorenone: synthesis, characterisation and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (44), pp.4661. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b708372f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiochemically Well-Defined Fluorenone−Alkylthiophene Copolymers: Synthesis, Spectroscopic Characterization, and Their Postfunctionalization with Oligoaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (19), pp.7045-7054. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma030171z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and spectroelectrochemical behaviour of a new alternate copolymer of 3,3′-di-n-octyl-2,2′-bithiophene and fluoren-9-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Divisia-Blohorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1479-1484. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304551j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and processing methods for stable lithium-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Ylikunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anssi Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Urishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norbatt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport and aggregate morphology in precise sulfophenylated polyethylene ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport within acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States. pp.1571-1571, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2019-01/30/1571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Binary and Ternary Polymer Blend Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohji Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport through acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and challenges of the modeling of organic photodiodes and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Mohankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fiber-based Electricity Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2023213907. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fibers Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021180761. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline paste, manufacture of solid electrolytic capacitor using it and solid electrolytic capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinno Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2001023437. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystals meet energy storage: Deciphering the role of the mosaicity in structure/ionic conductivity correlation within mesomorphic electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nait Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpalsinh Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15151/ESRF-ES-894751246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures (Macro)Moléculaires Pi-Conjuguées à Base d'Aniline: De la Mauvéine aux Matériaux (Semi-)Conducteurs pour l'(Opto)Electronique Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Grenoble, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00916481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Rannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Director of Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9376-7136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226262618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1605-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrice Rannou (ORCID ID: 0000-0001-9376-7136) graduated from the Textile & Chemical Institute of Lyon (1993/M.Sc. in Polymer chemistry), from University Montpellier II (1994/M.Sc. in Polymer Physics), and E.N.S. de Chimie de Montpellier (1994/M.Sc. in Polymer Science). He holds a PhD in Physics from the University J. Fourier (1998) and a research habilitation (HDR) in Chemistry (2013) from the University of Grenoble. After 16 months spent as a visiting researcher at the R & D New Materials Center of Hitachi Chemical Co. Ltd (HCC) in Hitachi-city, Japan, he was hired in Oct. 1999 as a CNRS researcher in the UMR5819-SyMMES (Molecular Systems & nanoMaterialS for Energy & health) lab where he served till Sept. 30, 2021. Since Oct. 2021 and Nov. 2022, he serves as a CNRS member of the MIEL Team (Materials, Interfaces and ELectrochemistry) of the UMR5279-LEPMI (Laboratory of Electrochemistry and Physicochemistry of Materials & Interfaces) and acts as the co-PI & CNRS research member of the LEPMI/Blue Solutions (BS) joint Laboratory Li2 (Lithium & interface Lab.), respectively. He holds a CNRS Director of Research position within the section 11 (Soft matter: Synthesis, Development, Assemblies, Structure, Properties, Functions) of CNRS-Chemistry (CNRS’s National Institute of Chemistry) since Oct. 2015. Till date (i.e. Dec. 2025), he has (co)advised 18 postdoctoral fellows, (co)supervised 13 PhD students (UGA) and co-supervised 10 Foreign PhD students (Penn (USA) and POSTECH & SKKU (South Korea)), and &amp;gt;35 (under)graduate students. He is the (co)authors of 140 papers (83 regular articles and 57 proceeding papers), 2 book chapters, and 17 (FR/EP/JP/US/CN/KR/WO) patents.Research overview in a nutshell: Multi-scale structures/property (electronic, ionic, protonic transfers) correlations within self-assembled and hierarchized synthetic and bio-based/mimetic/inspired functional (liquid crystalline) materials addressing UN SDG N°7. Through the rational design, circular chemistry, controlled synthesis, and advanced processing of functional soft materials aiming at encoding complex and efficient functions through hierarchical self-assembly processes across (nano-&amp;gt;macro) length scales, his research activities deal with boosting efficiencies of electronic, ionic, and protonic transfers at work within active layers of (opto)electronic active devices (ICTs: Organic (Bio)electronics), of proton exchange membranes of fuel cells (Energy conversion), of thermoelectric devices (Thermoelectric generators and coolers (TEGs vs. TECs)) and of solid-state electrolytes of batteries & supercapacitors (Energy storage). He combines these (bio)materials science approaches with the developments of (@LEPMI-lab & ESRF-large scale facility-based) multimodal platforms allowing in depth (ex/in-situ and operando) studies to access (defect-free) intrinsic and ultimate electronic, ionic and protonic transfer performances of functional soft materials towards next generation applications within the fields of ICTs (Nano/Bioelectronics) and Energy conversion, harvesting (Hydrovoltaic energy) & storage (Nanonionics/Nanofluidics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Method for Achieving Ultra‐Low Contact Resistances in Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis‐abraham Lozano-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (16), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Nematic Liquid Crystallinity of Cellulose Nanocrystals with an Alcohol Ethoxy Sulfonate Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owies Wani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.3909-3919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Induced Switching to Hierarchical Liquid Crystallinity Combining Colloidal and Molecular Order in Zwitterionic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wille Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (42), pp.39345-39353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c04914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charge Carrier Injection/Extraction Performances in Low‐Dimension PEDOT:PSS Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Sych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jullien-Palletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.2201067. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202201067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Perpendicularly Aligned Lamella-Structured Oligosaccharide (A) ABA Triblock Elastomer (B) Thin Films Utilizing Triazolium + /TFSI – Ionic Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Borsali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the Surface Energy and Thermodynamic Contributions to Nanoparticle Surface Enrichment in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Maria Pana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, R63.00007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial compatibilization in ternary polymer nanocomposites: Comparing theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Liquid Crystals as Single-Ion Li + conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil‐jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Nanoparticle Surface Wetting during Phase Separation in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Derek Demaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin W Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (31), pp.37628-37637. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c09233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Compatibilization in Ternary Polymer Nanocomposites: Comparing Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Self‐Assembly of Nanoconfined Ionic Liquids for Fast Anisotropic Ion Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rosa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1905054. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201905054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet–visible–near-infrared optical properties of amyloid fibrils shed light on amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Jae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyotropic liquid crystals and linear supramolecular polymers of end-functionalized oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Myllymäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Korpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauri Kostiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hynninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (78), pp.11739-11742. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC04715H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping the polaron–bipolaron balance: concentration and spin effects in doped oligo(aniline)s observed by UV-vis-NIR and TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8ME00082D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nanotube Self‐Assembly of DNA Minor Groove‐Binding Ligand DB921 via Alkali Halide Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theyencheri Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizar Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1800243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201800243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Nanoplates in Lamellar Diblock Copolymer Domains and the Effect of Particle Volume Fraction on Phase Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Meth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled highly ordered acid layers in precisely sulfonated polyethylene produce efficient proton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor W Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demi E Moed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.725 - 731. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic self-assembly of DNA minor groove-binding ligand DB921 into nanotubes triggered by an alkali halide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.5550-5558. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr03875e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Ion Conduction Mechanism in Imidazolium-Based Poly(ionic liquids): A Comprehensive Investigation of the Structure-to-Transport Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delhorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4309-4321. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Altamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Rengaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraia Zaioncz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring redox states, doping and ordering of electroactive star-shaped oligo(aniline)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pisula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (47), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Optical Properties of Functionalized Gold Nanorods through Controlled Interactions with Organic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Jr. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (31), pp.17899-17909. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p-Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen E. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511469f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structure Determination of Self-Assembled Peptides Using Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Viverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël De paëpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (27), pp.6979-6982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polymorphism on charge transport properties in isomers of fluorenone-based liquid crystalline semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Donnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (26), pp.3209-3211. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc17276c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenone core donor–acceptor–donor π-conjugated molecules end-capped with dendritic oligo(thiophene)s: synthesis, liquid crystalline behaviour, and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.5238. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02437f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Dependence of Chain Packing and Semicrystalline Structure in Oriented Films of Regioregular Poly(3-hexylthiophene) Revealed by High-Resolution Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1125-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated alternating copolymer of dialkylquaterthiophene and fluorenone: synthesis, characterisation and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (44), pp.4661. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b708372f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiochemically Well-Defined Fluorenone−Alkylthiophene Copolymers: Synthesis, Spectroscopic Characterization, and Their Postfunctionalization with Oligoaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (19), pp.7045-7054. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma030171z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and spectroelectrochemical behaviour of a new alternate copolymer of 3,3′-di-n-octyl-2,2′-bithiophene and fluoren-9-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Divisia-Blohorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1479-1484. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304551j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and processing methods for stable lithium-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Ylikunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anssi Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Urishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norbatt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport and aggregate morphology in precise sulfophenylated polyethylene ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport within acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States. pp.1571-1571, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2019-01/30/1571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Binary and Ternary Polymer Blend Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohji Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport through acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and challenges of the modeling of organic photodiodes and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Mohankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fiber-based Electricity Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2023213907. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fibers Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021180761. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline paste, manufacture of solid electrolytic capacitor using it and solid electrolytic capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinno Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2001023437. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystals meet energy storage: Deciphering the role of the mosaicity in structure/ionic conductivity correlation within mesomorphic electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nait Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpalsinh Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15151/ESRF-ES-894751246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures (Macro)Moléculaires Pi-Conjuguées à Base d'Aniline: De la Mauvéine aux Matériaux (Semi-)Conducteurs pour l'(Opto)Electronique Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Grenoble, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00916481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E10065BC"/>
+    <w:nsid w:val="6438A023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-rannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9376-7136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226262618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1605-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Majoinen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Gustavsson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owies Wani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kiefer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Liljestr&#246;m" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01375" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Peng Lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Cherian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Maguire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Krook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor R Bilchak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Maria Pana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Maguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Krook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjita Kulshreshtha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Bilchak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brosnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leclere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Derek Demaree" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin W Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Vainio" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mills" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flynn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindsay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8ME00082D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mizuta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ford" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Meth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00665" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B Trigg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor W Gaines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi E Moed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0097-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mizuta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Webster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Narayanan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03875e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delhorbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Mills" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marszalek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pisula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Jr. Ferrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deronzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511469f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viverge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De&#8197;pa&#235;pe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17276c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02437f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Firon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708372f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7C5D634D97BB23FEB3EF3C98F8CF00B8D27852/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma030171z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QZP1NSQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Divisia-Blohorn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zagorska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304551j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilkman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ylikunnari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Urishov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Neary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/30/1571" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Krook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurtaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinno Nishiyama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sasaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uehara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Yoshikawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Abdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpalsinh Rana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-894751246" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-rannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9376-7136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226262618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1605-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Majoinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Gustavsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owies Wani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kiefer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Liljestr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Peng Lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Cherian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Maguire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Krook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor R Bilchak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Maria Pana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Maguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Krook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjita Kulshreshtha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Bilchak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brosnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leclere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Derek Demaree" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin W Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Vainio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mills" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flynn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindsay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8ME00082D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mizuta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ford" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Meth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00665" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B Trigg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor W Gaines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi E Moed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0097-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mizuta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Webster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Narayanan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03875e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delhorbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Mills" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marszalek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pisula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Jr. Ferrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deronzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511469f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viverge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De&#8197;pa&#235;pe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17276c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02437f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Firon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708372f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7C5D634D97BB23FEB3EF3C98F8CF00B8D27852/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma030171z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QZP1NSQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Divisia-Blohorn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zagorska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304551j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilkman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ylikunnari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Urishov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Neary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/30/1571" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Krook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurtaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinno Nishiyama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sasaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uehara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Yoshikawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Abdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpalsinh Rana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-894751246" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>