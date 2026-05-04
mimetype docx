--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Rannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Director of Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9376-7136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226262618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1605-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrice Rannou (ORCID ID: 0000-0001-9376-7136) graduated from the Textile & Chemical Institute of Lyon (1993/M.Sc. in Polymer chemistry), from University Montpellier II (1994/M.Sc. in Polymer Physics), and E.N.S. de Chimie de Montpellier (1994/M.Sc. in Polymer Science). He holds a PhD in Physics from the University J. Fourier (1998) and a research habilitation (HDR) in Chemistry (2013) from the University of Grenoble. After 16 months spent as a visiting researcher at the R & D New Materials Center of Hitachi Chemical Co. Ltd (HCC) in Hitachi-city, Japan, he was hired in Oct. 1999 as a CNRS researcher in the UMR5819-SyMMES (Molecular Systems & nanoMaterialS for Energy & health) lab where he served till Sept. 30, 2021. Since Oct. 2021 and Nov. 2022, he serves as a CNRS member of the MIEL Team (Materials, Interfaces and ELectrochemistry) of the UMR5279-LEPMI (Laboratory of Electrochemistry and Physicochemistry of Materials & Interfaces) and acts as the co-PI & CNRS research member of the LEPMI/Blue Solutions (BS) joint Laboratory Li2 (Lithium & interface Lab.), respectively. He holds a CNRS Director of Research position within the section 11 (Soft matter: Synthesis, Development, Assemblies, Structure, Properties, Functions) of CNRS-Chemistry (CNRS’s National Institute of Chemistry) since Oct. 2015. Till date (i.e. Dec. 2025), he has (co)advised 18 postdoctoral fellows, (co)supervised 13 PhD students (UGA) and co-supervised 10 Foreign PhD students (Penn (USA) and POSTECH & SKKU (South Korea)), and &amp;gt;35 (under)graduate students. He is the (co)authors of 140 papers (83 regular articles and 57 proceeding papers), 2 book chapters, and 17 (FR/EP/JP/US/CN/KR/WO) patents.Research overview in a nutshell: Multi-scale structures/property (electronic, ionic, protonic transfers) correlations within self-assembled and hierarchized synthetic and bio-based/mimetic/inspired functional (liquid crystalline) materials addressing UN SDG N°7. Through the rational design, circular chemistry, controlled synthesis, and advanced processing of functional soft materials aiming at encoding complex and efficient functions through hierarchical self-assembly processes across (nano-&amp;gt;macro) length scales, his research activities deal with boosting efficiencies of electronic, ionic, and protonic transfers at work within active layers of (opto)electronic active devices (ICTs: Organic (Bio)electronics), of proton exchange membranes of fuel cells (Energy conversion), of thermoelectric devices (Thermoelectric generators and coolers (TEGs vs. TECs)) and of solid-state electrolytes of batteries & supercapacitors (Energy storage). He combines these (bio)materials science approaches with the developments of (@LEPMI-lab & ESRF-large scale facility-based) multimodal platforms allowing in depth (ex/in-situ and operando) studies to access (defect-free) intrinsic and ultimate electronic, ionic and protonic transfer performances of functional soft materials towards next generation applications within the fields of ICTs (Nano/Bioelectronics) and Energy conversion, harvesting (Hydrovoltaic energy) & storage (Nanonionics/Nanofluidics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Method for Achieving Ultra‐Low Contact Resistances in Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis‐abraham Lozano-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (16), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Nematic Liquid Crystallinity of Cellulose Nanocrystals with an Alcohol Ethoxy Sulfonate Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owies Wani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.3909-3919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Induced Switching to Hierarchical Liquid Crystallinity Combining Colloidal and Molecular Order in Zwitterionic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wille Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (42), pp.39345-39353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c04914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charge Carrier Injection/Extraction Performances in Low‐Dimension PEDOT:PSS Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Sych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jullien-Palletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.2201067. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202201067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Perpendicularly Aligned Lamella-Structured Oligosaccharide (A) ABA Triblock Elastomer (B) Thin Films Utilizing Triazolium + /TFSI – Ionic Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Borsali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the Surface Energy and Thermodynamic Contributions to Nanoparticle Surface Enrichment in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Maria Pana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, R63.00007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial compatibilization in ternary polymer nanocomposites: Comparing theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Liquid Crystals as Single-Ion Li + conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil‐jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Nanoparticle Surface Wetting during Phase Separation in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Derek Demaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin W Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (31), pp.37628-37637. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c09233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Compatibilization in Ternary Polymer Nanocomposites: Comparing Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Self‐Assembly of Nanoconfined Ionic Liquids for Fast Anisotropic Ion Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rosa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1905054. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201905054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet–visible–near-infrared optical properties of amyloid fibrils shed light on amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Jae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyotropic liquid crystals and linear supramolecular polymers of end-functionalized oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Myllymäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Korpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauri Kostiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hynninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (78), pp.11739-11742. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC04715H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping the polaron–bipolaron balance: concentration and spin effects in doped oligo(aniline)s observed by UV-vis-NIR and TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8ME00082D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nanotube Self‐Assembly of DNA Minor Groove‐Binding Ligand DB921 via Alkali Halide Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theyencheri Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizar Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1800243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201800243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Nanoplates in Lamellar Diblock Copolymer Domains and the Effect of Particle Volume Fraction on Phase Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Meth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled highly ordered acid layers in precisely sulfonated polyethylene produce efficient proton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor W Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demi E Moed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.725 - 731. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic self-assembly of DNA minor groove-binding ligand DB921 into nanotubes triggered by an alkali halide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.5550-5558. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr03875e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Ion Conduction Mechanism in Imidazolium-Based Poly(ionic liquids): A Comprehensive Investigation of the Structure-to-Transport Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delhorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4309-4321. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Altamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Rengaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraia Zaioncz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring redox states, doping and ordering of electroactive star-shaped oligo(aniline)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pisula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (47), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Optical Properties of Functionalized Gold Nanorods through Controlled Interactions with Organic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Jr. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (31), pp.17899-17909. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p-Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen E. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511469f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structure Determination of Self-Assembled Peptides Using Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Viverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël De paëpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (27), pp.6979-6982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polymorphism on charge transport properties in isomers of fluorenone-based liquid crystalline semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Donnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (26), pp.3209-3211. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc17276c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenone core donor–acceptor–donor π-conjugated molecules end-capped with dendritic oligo(thiophene)s: synthesis, liquid crystalline behaviour, and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.5238. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02437f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Dependence of Chain Packing and Semicrystalline Structure in Oriented Films of Regioregular Poly(3-hexylthiophene) Revealed by High-Resolution Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1125-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated alternating copolymer of dialkylquaterthiophene and fluorenone: synthesis, characterisation and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (44), pp.4661. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b708372f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiochemically Well-Defined Fluorenone−Alkylthiophene Copolymers: Synthesis, Spectroscopic Characterization, and Their Postfunctionalization with Oligoaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (19), pp.7045-7054. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma030171z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and spectroelectrochemical behaviour of a new alternate copolymer of 3,3′-di-n-octyl-2,2′-bithiophene and fluoren-9-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Divisia-Blohorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1479-1484. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304551j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and processing methods for stable lithium-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Ylikunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anssi Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Urishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norbatt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport and aggregate morphology in precise sulfophenylated polyethylene ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport within acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States. pp.1571-1571, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2019-01/30/1571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Binary and Ternary Polymer Blend Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohji Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport through acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and challenges of the modeling of organic photodiodes and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Mohankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fiber-based Electricity Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2023213907. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fibers Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021180761. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline paste, manufacture of solid electrolytic capacitor using it and solid electrolytic capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinno Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2001023437. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystals meet energy storage: Deciphering the role of the mosaicity in structure/ionic conductivity correlation within mesomorphic electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nait Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpalsinh Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15151/ESRF-ES-894751246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures (Macro)Moléculaires Pi-Conjuguées à Base d'Aniline: De la Mauvéine aux Matériaux (Semi-)Conducteurs pour l'(Opto)Electronique Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Grenoble, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00916481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Rannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Director of Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9376-7136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226262618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1605-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrice Rannou (ORCID ID: 0000-0001-9376-7136) graduated from the Textile & Chemical Institute of Lyon (1993/M.Sc. in Polymer chemistry), from University Montpellier II (1994/M.Sc. in Polymer Physics), and E.N.S. de Chimie de Montpellier (1994/M.Sc. in Polymer Science). He holds a PhD in Physics from the University J. Fourier (1998) and a research habilitation (HDR) in Chemistry (2013) from the University of Grenoble. After 16 months spent as a visiting researcher at the R & D New Materials Center of Hitachi Chemical Co. Ltd (HCC) in Hitachi-city, Japan, he was hired in Oct. 1999 as a CNRS researcher in the UMR5819-SyMMES (Molecular Systems & nanoMaterialS for Energy & health) lab where he served till Sept. 30, 2021. Since Oct. 2021 and Nov. 2022, he serves as a CNRS member of the MIEL Team (Materials, Interfaces and ELectrochemistry) of the UMR5279-LEPMI (Laboratory of Electrochemistry and Physicochemistry of Materials & Interfaces) and acts as the co-PI & CNRS research member of the LEPMI/Blue Solutions (BS) joint Laboratory Li2 (Lithium & interface Lab.), respectively. He holds a CNRS Director of Research position within the section 11 (Soft matter: Synthesis, Development, Assemblies, Structure, Properties, Functions) of CNRS-Chemistry (CNRS’s National Institute of Chemistry) since Oct. 2015. Till date (i.e. Dec. 2025), he has (co)advised 18 postdoctoral fellows, (co)supervised 13 PhD students (UGA) and co-supervised 10 Foreign PhD students (Penn (USA) and POSTECH & SKKU (South Korea)), and &amp;gt;35 (under)graduate students. He is the (co)authors of 140 papers (83 regular articles and 57 proceeding papers), 2 book chapters, and 17 (FR/EP/JP/US/CN/KR/WO) patents.Research overview in a nutshell: Multi-scale structures/property (electronic, ionic, protonic transfers) correlations within self-assembled and hierarchized synthetic and bio-based/mimetic/inspired functional (liquid crystalline) materials addressing UN SDG N°7. Through the rational design, circular chemistry, controlled synthesis, and advanced processing of functional soft materials aiming at encoding complex and efficient functions through hierarchical self-assembly processes across (nano-&amp;gt;macro) length scales, his research activities deal with boosting efficiencies of electronic, ionic, and protonic transfers at work within active layers of (opto)electronic active devices (ICTs: Organic (Bio)electronics), of proton exchange membranes of fuel cells (Energy conversion), of thermoelectric devices (Thermoelectric generators and coolers (TEGs vs. TECs)) and of solid-state electrolytes of batteries & supercapacitors (Energy storage). He combines these (bio)materials science approaches with the developments of (@LEPMI-lab & ESRF-large scale facility-based) multimodal platforms allowing in depth (ex/in-situ and operando) studies to access (defect-free) intrinsic and ultimate electronic, ionic and protonic transfer performances of functional soft materials towards next generation applications within the fields of ICTs (Nano/Bioelectronics) and Energy conversion, harvesting (Hydrovoltaic energy) & storage (Nanonionics/Nanofluidics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Method for Achieving Ultra‐Low Contact Resistances in Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis‐abraham Lozano-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (16), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Nematic Liquid Crystallinity of Cellulose Nanocrystals with an Alcohol Ethoxy Sulfonate Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owies Wani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.3909-3919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Induced Switching to Hierarchical Liquid Crystallinity Combining Colloidal and Molecular Order in Zwitterionic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wille Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (42), pp.39345-39353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c04914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charge Carrier Injection/Extraction Performances in Low‐Dimension PEDOT:PSS Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Sych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jullien-Palletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.2201067. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202201067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Perpendicularly Aligned Lamella-Structured Oligosaccharide (A) ABA Triblock Elastomer (B) Thin Films Utilizing Triazolium + /TFSI – Ionic Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Borsali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the Surface Energy and Thermodynamic Contributions to Nanoparticle Surface Enrichment in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Maria Pana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, R63.00007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial compatibilization in ternary polymer nanocomposites: Comparing theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Liquid Crystals as Single-Ion Li + conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil‐jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Nanoparticle Surface Wetting during Phase Separation in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Derek Demaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin W Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (31), pp.37628-37637. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c09233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Compatibilization in Ternary Polymer Nanocomposites: Comparing Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Self‐Assembly of Nanoconfined Ionic Liquids for Fast Anisotropic Ion Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rosa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1905054. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201905054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet–visible–near-infrared optical properties of amyloid fibrils shed light on amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Jae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyotropic liquid crystals and linear supramolecular polymers of end-functionalized oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Myllymäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Korpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauri Kostiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hynninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (78), pp.11739-11742. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC04715H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping the polaron–bipolaron balance: concentration and spin effects in doped oligo(aniline)s observed by UV-vis-NIR and TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8ME00082D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nanotube Self‐Assembly of DNA Minor Groove‐Binding Ligand DB921 via Alkali Halide Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theyencheri Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizar Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1800243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201800243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic self-assembly of DNA minor groove-binding ligand DB921 into nanotubes triggered by an alkali halide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.5550-5558. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr03875e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Nanoplates in Lamellar Diblock Copolymer Domains and the Effect of Particle Volume Fraction on Phase Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Meth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled highly ordered acid layers in precisely sulfonated polyethylene produce efficient proton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor W Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demi E Moed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.725 - 731. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraia Zaioncz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Ion Conduction Mechanism in Imidazolium-Based Poly(ionic liquids): A Comprehensive Investigation of the Structure-to-Transport Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delhorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4309-4321. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Altamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Rengaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring redox states, doping and ordering of electroactive star-shaped oligo(aniline)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pisula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (47), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Optical Properties of Functionalized Gold Nanorods through Controlled Interactions with Organic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Jr. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (31), pp.17899-17909. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p-Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen E. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511469f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structure Determination of Self-Assembled Peptides Using Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Viverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël De paëpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (27), pp.6979-6982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polymorphism on charge transport properties in isomers of fluorenone-based liquid crystalline semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Donnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (26), pp.3209-3211. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc17276c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenone core donor–acceptor–donor π-conjugated molecules end-capped with dendritic oligo(thiophene)s: synthesis, liquid crystalline behaviour, and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.5238. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02437f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Dependence of Chain Packing and Semicrystalline Structure in Oriented Films of Regioregular Poly(3-hexylthiophene) Revealed by High-Resolution Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1125-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated alternating copolymer of dialkylquaterthiophene and fluorenone: synthesis, characterisation and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (44), pp.4661. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b708372f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiochemically Well-Defined Fluorenone−Alkylthiophene Copolymers: Synthesis, Spectroscopic Characterization, and Their Postfunctionalization with Oligoaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (19), pp.7045-7054. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma030171z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and spectroelectrochemical behaviour of a new alternate copolymer of 3,3′-di-n-octyl-2,2′-bithiophene and fluoren-9-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Divisia-Blohorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1479-1484. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304551j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and processing methods for stable lithium-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Ylikunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anssi Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Urishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norbatt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport and aggregate morphology in precise sulfophenylated polyethylene ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport within acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States. pp.1571-1571, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2019-01/30/1571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Binary and Ternary Polymer Blend Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohji Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport through acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and challenges of the modeling of organic photodiodes and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Mohankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fiber-based Electricity Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2023213907. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fibers Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021180761. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline paste, manufacture of solid electrolytic capacitor using it and solid electrolytic capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinno Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2001023437. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystals meet energy storage: Deciphering the role of the mosaicity in structure/ionic conductivity correlation within mesomorphic electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nait Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpalsinh Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15151/ESRF-ES-894751246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures (Macro)Moléculaires Pi-Conjuguées à Base d'Aniline: De la Mauvéine aux Matériaux (Semi-)Conducteurs pour l'(Opto)Electronique Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Grenoble, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00916481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6438A023"/>
+    <w:nsid w:val="A623F83B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-rannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9376-7136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226262618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1605-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Majoinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Gustavsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owies Wani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kiefer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Liljestr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Peng Lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Cherian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Maguire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Krook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor R Bilchak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Maria Pana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Maguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Krook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjita Kulshreshtha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Bilchak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brosnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leclere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Derek Demaree" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin W Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Vainio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mills" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flynn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindsay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8ME00082D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mizuta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ford" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Meth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00665" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B Trigg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor W Gaines" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi E Moed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0097-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mizuta" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Webster" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Narayanan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03875e" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335110v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delhorbe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00197" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Mills" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marszalek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pisula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Jr. Ferrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deronzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511469f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viverge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De&#8197;pa&#235;pe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17276c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02437f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Firon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708372f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7C5D634D97BB23FEB3EF3C98F8CF00B8D27852/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma030171z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QZP1NSQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Divisia-Blohorn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zagorska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304551j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilkman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ylikunnari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Urishov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Neary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/30/1571" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Krook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurtaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinno Nishiyama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sasaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uehara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Yoshikawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Abdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpalsinh Rana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-894751246" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-rannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9376-7136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226262618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1605-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Majoinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Gustavsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owies Wani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kiefer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Liljestr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Peng Lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Cherian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Maguire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Krook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor R Bilchak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Maria Pana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Maguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Krook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjita Kulshreshtha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Bilchak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brosnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leclere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Derek Demaree" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin W Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Vainio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mills" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flynn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindsay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8ME00082D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mizuta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mizuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Webster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Narayanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03875e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Meth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B Trigg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor W Gaines" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi E Moed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0097-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delhorbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Mills" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marszalek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pisula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Jr. Ferrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deronzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511469f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viverge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De&#8197;pa&#235;pe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17276c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02437f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Firon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708372f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7C5D634D97BB23FEB3EF3C98F8CF00B8D27852/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma030171z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QZP1NSQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Divisia-Blohorn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zagorska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304551j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilkman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ylikunnari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Urishov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Neary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/30/1571" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Krook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurtaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinno Nishiyama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sasaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uehara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Yoshikawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Abdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpalsinh Rana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-894751246" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>