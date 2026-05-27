--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Rannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Director of Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9376-7136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226262618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1605-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrice Rannou (ORCID ID: 0000-0001-9376-7136) graduated from the Textile & Chemical Institute of Lyon (1993/M.Sc. in Polymer chemistry), from University Montpellier II (1994/M.Sc. in Polymer Physics), and E.N.S. de Chimie de Montpellier (1994/M.Sc. in Polymer Science). He holds a PhD in Physics from the University J. Fourier (1998) and a research habilitation (HDR) in Chemistry (2013) from the University of Grenoble. After 16 months spent as a visiting researcher at the R & D New Materials Center of Hitachi Chemical Co. Ltd (HCC) in Hitachi-city, Japan, he was hired in Oct. 1999 as a CNRS researcher in the UMR5819-SyMMES (Molecular Systems & nanoMaterialS for Energy & health) lab where he served till Sept. 30, 2021. Since Oct. 2021 and Nov. 2022, he serves as a CNRS member of the MIEL Team (Materials, Interfaces and ELectrochemistry) of the UMR5279-LEPMI (Laboratory of Electrochemistry and Physicochemistry of Materials & Interfaces) and acts as the co-PI & CNRS research member of the LEPMI/Blue Solutions (BS) joint Laboratory Li2 (Lithium & interface Lab.), respectively. He holds a CNRS Director of Research position within the section 11 (Soft matter: Synthesis, Development, Assemblies, Structure, Properties, Functions) of CNRS-Chemistry (CNRS’s National Institute of Chemistry) since Oct. 2015. Till date (i.e. Dec. 2025), he has (co)advised 18 postdoctoral fellows, (co)supervised 13 PhD students (UGA) and co-supervised 10 Foreign PhD students (Penn (USA) and POSTECH & SKKU (South Korea)), and &amp;gt;35 (under)graduate students. He is the (co)authors of 140 papers (83 regular articles and 57 proceeding papers), 2 book chapters, and 17 (FR/EP/JP/US/CN/KR/WO) patents.Research overview in a nutshell: Multi-scale structures/property (electronic, ionic, protonic transfers) correlations within self-assembled and hierarchized synthetic and bio-based/mimetic/inspired functional (liquid crystalline) materials addressing UN SDG N°7. Through the rational design, circular chemistry, controlled synthesis, and advanced processing of functional soft materials aiming at encoding complex and efficient functions through hierarchical self-assembly processes across (nano-&amp;gt;macro) length scales, his research activities deal with boosting efficiencies of electronic, ionic, and protonic transfers at work within active layers of (opto)electronic active devices (ICTs: Organic (Bio)electronics), of proton exchange membranes of fuel cells (Energy conversion), of thermoelectric devices (Thermoelectric generators and coolers (TEGs vs. TECs)) and of solid-state electrolytes of batteries & supercapacitors (Energy storage). He combines these (bio)materials science approaches with the developments of (@LEPMI-lab & ESRF-large scale facility-based) multimodal platforms allowing in depth (ex/in-situ and operando) studies to access (defect-free) intrinsic and ultimate electronic, ionic and protonic transfer performances of functional soft materials towards next generation applications within the fields of ICTs (Nano/Bioelectronics) and Energy conversion, harvesting (Hydrovoltaic energy) & storage (Nanonionics/Nanofluidics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Method for Achieving Ultra‐Low Contact Resistances in Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis‐abraham Lozano-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (16), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Nematic Liquid Crystallinity of Cellulose Nanocrystals with an Alcohol Ethoxy Sulfonate Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owies Wani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.3909-3919. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Induced Switching to Hierarchical Liquid Crystallinity Combining Colloidal and Molecular Order in Zwitterionic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wille Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (42), pp.39345-39353. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c04914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charge Carrier Injection/Extraction Performances in Low‐Dimension PEDOT:PSS Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Sych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jullien-Palletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.2201067. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202201067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Perpendicularly Aligned Lamella-Structured Oligosaccharide (A) ABA Triblock Elastomer (B) Thin Films Utilizing Triazolium + /TFSI – Ionic Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Borsali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the Surface Energy and Thermodynamic Contributions to Nanoparticle Surface Enrichment in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Maria Pana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, R63.00007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial compatibilization in ternary polymer nanocomposites: Comparing theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Liquid Crystals as Single-Ion Li + conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil‐jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Nanoparticle Surface Wetting during Phase Separation in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Derek Demaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin W Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (31), pp.37628-37637. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c09233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Compatibilization in Ternary Polymer Nanocomposites: Comparing Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Self‐Assembly of Nanoconfined Ionic Liquids for Fast Anisotropic Ion Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rosa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1905054. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201905054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet–visible–near-infrared optical properties of amyloid fibrils shed light on amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Jae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyotropic liquid crystals and linear supramolecular polymers of end-functionalized oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Myllymäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Korpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauri Kostiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hynninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (78), pp.11739-11742. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC04715H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping the polaron–bipolaron balance: concentration and spin effects in doped oligo(aniline)s observed by UV-vis-NIR and TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8ME00082D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nanotube Self‐Assembly of DNA Minor Groove‐Binding Ligand DB921 via Alkali Halide Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theyencheri Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizar Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1800243. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201800243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic self-assembly of DNA minor groove-binding ligand DB921 into nanotubes triggered by an alkali halide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.5550-5558. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr03875e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Nanoplates in Lamellar Diblock Copolymer Domains and the Effect of Particle Volume Fraction on Phase Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Meth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled highly ordered acid layers in precisely sulfonated polyethylene produce efficient proton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor W Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demi E Moed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.725 - 731. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraia Zaioncz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Ion Conduction Mechanism in Imidazolium-Based Poly(ionic liquids): A Comprehensive Investigation of the Structure-to-Transport Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delhorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4309-4321. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Altamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Rengaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring redox states, doping and ordering of electroactive star-shaped oligo(aniline)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pisula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (47), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Optical Properties of Functionalized Gold Nanorods through Controlled Interactions with Organic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Jr. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (31), pp.17899-17909. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p-Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen E. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511469f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structure Determination of Self-Assembled Peptides Using Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Viverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël De paëpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (27), pp.6979-6982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polymorphism on charge transport properties in isomers of fluorenone-based liquid crystalline semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Donnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (26), pp.3209-3211. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc17276c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenone core donor–acceptor–donor π-conjugated molecules end-capped with dendritic oligo(thiophene)s: synthesis, liquid crystalline behaviour, and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.5238. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02437f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Dependence of Chain Packing and Semicrystalline Structure in Oriented Films of Regioregular Poly(3-hexylthiophene) Revealed by High-Resolution Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1125-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated alternating copolymer of dialkylquaterthiophene and fluorenone: synthesis, characterisation and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (44), pp.4661. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b708372f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiochemically Well-Defined Fluorenone−Alkylthiophene Copolymers: Synthesis, Spectroscopic Characterization, and Their Postfunctionalization with Oligoaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (19), pp.7045-7054. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma030171z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and spectroelectrochemical behaviour of a new alternate copolymer of 3,3′-di-n-octyl-2,2′-bithiophene and fluoren-9-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Divisia-Blohorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1479-1484. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304551j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and processing methods for stable lithium-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Ylikunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anssi Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Urishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norbatt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport and aggregate morphology in precise sulfophenylated polyethylene ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport within acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States. pp.1571-1571, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2019-01/30/1571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Binary and Ternary Polymer Blend Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohji Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport through acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and challenges of the modeling of organic photodiodes and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Mohankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fiber-based Electricity Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2023213907. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fibers Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021180761. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline paste, manufacture of solid electrolytic capacitor using it and solid electrolytic capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinno Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2001023437. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystals meet energy storage: Deciphering the role of the mosaicity in structure/ionic conductivity correlation within mesomorphic electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nait Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpalsinh Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15151/ESRF-ES-894751246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures (Macro)Moléculaires Pi-Conjuguées à Base d'Aniline: De la Mauvéine aux Matériaux (Semi-)Conducteurs pour l'(Opto)Electronique Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Grenoble, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00916481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId248"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Rannou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CNRS Director of Research</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9376-7136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">226262618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=gQOB6L4AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/J-1605-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Patrice Rannou (ORCID ID: 0000-0001-9376-7136) graduated from the Textile & Chemical Institute of Lyon (1993/M.Sc. in Polymer chemistry), from University Montpellier II (1994/M.Sc. in Polymer Physics), and E.N.S. de Chimie de Montpellier (1994/M.Sc. in Polymer Science). He holds a PhD in Physics from the University J. Fourier (1998) and a research habilitation (HDR) in Chemistry (2013) from the University of Grenoble. After 16 months spent as a visiting researcher at the R & D New Materials Center of Hitachi Chemical Co. Ltd (HCC) in Hitachi-city, Japan, he was hired in Oct. 1999 as a CNRS researcher in the UMR5819-SyMMES (Molecular Systems & nanoMaterialS for Energy & health) lab where he served till Sept. 30, 2021. Since Oct. 2021 and Nov. 2022, he serves as a CNRS member of the MIEL Team (Materials, Interfaces and ELectrochemistry) of the UMR5279-LEPMI (Laboratory of Electrochemistry and Physicochemistry of Materials & Interfaces) and acts as the co-PI & CNRS research member of the LEPMI/Blue Solutions (BS) joint Laboratory Li2 (Lithium & interface Lab.), respectively. He holds a CNRS Director of Research position within the section 11 (Soft matter: Synthesis, Development, Assemblies, Structure, Properties, Functions) of CNRS-Chemistry (CNRS’s National Institute of Chemistry) since Oct. 2015. Till date (i.e. Dec. 2025), he has (co)advised 18 postdoctoral fellows, (co)supervised 13 PhD students (UGA) and co-supervised 10 Foreign PhD students (Penn (USA) and POSTECH & SKKU (South Korea)), and &amp;gt;35 (under)graduate students. He is the (co)authors of 140 papers (83 regular articles and 57 proceeding papers), 2 book chapters, and 17 (FR/EP/JP/US/CN/KR/WO) patents.Research overview in a nutshell: Multi-scale structures/property (electronic, ionic, protonic transfers) correlations within self-assembled and hierarchized synthetic and bio-based/mimetic/inspired functional (liquid crystalline) materials addressing UN SDG N°7. Through the rational design, circular chemistry, controlled synthesis, and advanced processing of functional soft materials aiming at encoding complex and efficient functions through hierarchical self-assembly processes across (nano-&amp;gt;macro) length scales, his research activities deal with boosting efficiencies of electronic, ionic, and protonic transfers at work within active layers of (opto)electronic active devices (ICTs: Organic (Bio)electronics), of proton exchange membranes of fuel cells (Energy conversion), of thermoelectric devices (Thermoelectric generators and coolers (TEGs vs. TECs)) and of solid-state electrolytes of batteries & supercapacitors (Energy storage). He combines these (bio)materials science approaches with the developments of (@LEPMI-lab & ESRF-large scale facility-based) multimodal platforms allowing in depth (ex/in-situ and operando) studies to access (defect-free) intrinsic and ultimate electronic, ionic and protonic transfer performances of functional soft materials towards next generation applications within the fields of ICTs (Nano/Bioelectronics) and Energy conversion, harvesting (Hydrovoltaic energy) & storage (Nanonionics/Nanofluidics).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Mosaicity Modulates Ion Transport in Stimuli‐Responsive Liquid Crystal Electrolytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Okada‐junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Mirolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Morfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e10610. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/advs.202510610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Universal Method for Achieving Ultra‐Low Contact Resistances in Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis‐abraham Lozano-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sanaur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (16), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/admi.202500208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05383177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave-Assisted Synthesis of β- N -Aryl Glycoamphiphiles with Diverse Supramolecular Assemblies and Lectin Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aïcha Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Imberty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioconjugate Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (8), pp.1200-1206. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.bioconjchem.4c00224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Nematic Liquid Crystallinity of Cellulose Nanocrystals with an Alcohol Ethoxy Sulfonate Surfactant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Owies Wani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Kiefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomacromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (7), pp.3909-3919. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.biomac.3c01375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating-Induced Switching to Hierarchical Liquid Crystallinity Combining Colloidal and Molecular Order in Zwitterionic Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotta Gustavsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong-Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wille Seppälä</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Liljeström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (42), pp.39345-39353. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.3c04914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Charge Carrier Injection/Extraction Performances in Low‐Dimension PEDOT:PSS Organic Electrochemical Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galyna Sych</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jullien-Palletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Sadki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.2201067. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aelm.202201067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional Perpendicularly Aligned Lamella-Structured Oligosaccharide (A) ABA Triblock Elastomer (B) Thin Films Utilizing Triazolium + /TFSI – Ionic Nanochannels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Majoinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Borsali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (1), pp.140-148. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.1c00712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03514163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the Surface Energy and Thermodynamic Contributions to Nanoparticle Surface Enrichment in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreea-Maria Pana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Physical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, R63.00007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial compatibilization in ternary polymer nanocomposites: Comparing theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Liquid Crystals as Single-Ion Li + conductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil‐jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (2), pp.655-661. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202001995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grafted Nanoparticle Surface Wetting during Phase Separation in Polymer Nanocomposite Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Boyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Derek Demaree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin W Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (31), pp.37628-37637. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c09233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial Compatibilization in Ternary Polymer Nanocomposites: Comparing Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn M Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjita Kulshreshtha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connor R Bilchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Brosnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54 (2), pp.797-811. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.0c02345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03423105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Self‐Assembly of Nanoconfined Ionic Liquids for Fast Anisotropic Ion Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomy Cherian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Rosa Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Dane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulla Vainio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1905054. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201905054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultraviolet–visible–near-infrared optical properties of amyloid fibrils shed light on amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Pansieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sun-Jae Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (7), pp.473-479. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0422-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyotropic liquid crystals and linear supramolecular polymers of end-functionalized oligosaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teemu Myllymäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aynur Guliyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Korpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauri Kostiainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ville Hynninen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55 (78), pp.11739-11742. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC04715H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tipping the polaron–bipolaron balance: concentration and spin effects in doped oligo(aniline)s observed by UV-vis-NIR and TD-DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhecheng Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Flynn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lindsay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Systems Design &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.103-109. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8ME00082D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Nanotube Self‐Assembly of DNA Minor Groove‐Binding Ligand DB921 via Alkali Halide Triggering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theyencheri Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mizar Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Gray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 386 (1), pp.1800243. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201800243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alignment of Nanoplates in Lamellar Diblock Copolymer Domains and the Effect of Particle Volume Fraction on Phase Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamie Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Meth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Macro Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (12), pp.1400-1407. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b00665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled highly ordered acid layers in precisely sulfonated polyethylene produce efficient proton transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward B Trigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor W Gaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demi E Moed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (8), pp.725 - 731. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41563-018-0097-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic self-assembly of DNA minor groove-binding ligand DB921 into nanotubes triggered by an alkali halide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mizuta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Devos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wai-Li Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Narayanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (12), pp.5550-5558. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7nr03875e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Ion Conduction Mechanism in Imidazolium-Based Poly(ionic liquids): A Comprehensive Investigation of the Structure-to-Transport Interplay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Delhorbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Bresser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakima Mendil-Jakani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (11), pp.4309-4321. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02335110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A synthetic redox biofilm made from metalloprotein–prion domain chimera nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Altamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Horvath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saravanan Rengaraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anäelle Rongier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Elouarzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.157-163. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nchem.2616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Assembly of Carbohydrate- block -Poly(3-hexylthiophene) Diblock Copolymers into Sub-10 nm Scale Lamellar Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraia Zaioncz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issei Otsuka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Halila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (8), pp.3365-3376. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.7b00118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring redox states, doping and ordering of electroactive star-shaped oligo(aniline)s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin M Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Fey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Marszalek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Pisula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (47), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201603527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning Optical Properties of Functionalized Gold Nanorods through Controlled Interactions with Organic Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert C. Jr. Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Gasparutto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Pepin-Donat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (31), pp.17899-17909. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible Light-Driven Electron Transfer from a Dye-Sensitized p-Type NiO Photocathode to a Molecular Catalyst in Solution: Toward NiO-Based Photoelectrochemical Devices for Solar Hydrogen Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen E. Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gennari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Stoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fortage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Deronzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 119 (11), pp.5806-5818. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp511469f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Structure Determination of Self-Assembled Peptides Using Dynamic Nuclear Polarization Enhanced Solid-State NMR Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroki Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Viverge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël De paëpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (27), pp.6979-6982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of polymorphism on charge transport properties in isomers of fluorenone-based liquid crystalline semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Attias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mathevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Donnio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 48 (26), pp.3209-3211. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2cc17276c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorenone core donor–acceptor–donor π-conjugated molecules end-capped with dendritic oligo(thiophene)s: synthesis, liquid crystalline behaviour, and photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lincker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Heinrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pécaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (14), pp.5238. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0jm02437f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Weight Dependence of Chain Packing and Semicrystalline Structure in Oriented Films of Regioregular Poly(3-hexylthiophene) Revealed by High-Resolution Transmission Electron Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Brinkmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.1125-1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated alternating copolymer of dialkylquaterthiophene and fluorenone: synthesis, characterisation and photovoltaic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Delbosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kervella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Firon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi de Bettignies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (44), pp.4661. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b708372f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbodithioate-Containing Oligo- and Polythiophenes for Nanocrystals' Surface Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Querner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Reiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (20), pp.4817-4826. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cm061105p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiochemically Well-Defined Fluorenone−Alkylthiophene Copolymers: Synthesis, Spectroscopic Characterization, and Their Postfunctionalization with Oligoaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bleuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Oddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 36 (19), pp.7045-7054. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ma030171z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation and spectroelectrochemical behaviour of a new alternate copolymer of 3,3′-di-n-octyl-2,2′-bithiophene and fluoren-9-one</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Demadrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Divisia-Blohorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Zagorska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Quillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (10), pp.1479-1484. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304551j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals: Structure/ion transport correlation within stimuli-responsive electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simoes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04442311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermotropic Ionic Liquid Crystals (TILCs): tunable-by-design self-assembling and stimuli-sensible electrolytic materials platform for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Yassuo Imp Okada-Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Simões Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Livi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress on Ionic Liquids 9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materials and processing methods for stable lithium-metal batteries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vilkman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mari Ylikunnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olli Sorsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anssi Laukkanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doniyor Urishov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norbatt2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion transport and aggregate morphology in precise sulfophenylated polyethylene ionomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport within acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">235th ECS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dallas, United States. pp.1571-1571, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/MA2019-01/30/1571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamics of Binary and Ternary Polymer Blend Nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn Maguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia M. Krook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohji Ohno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transport through acid aggregates in a hydrated precise sulfophenylated polyethylene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Paren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Neary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS March Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current status and challenges of the modeling of organic photodiodes and solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Bouthinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Mohankumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vaillant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Device Meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fiber-based Electricity Generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Champavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2023213907. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion exchange membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannig Nedellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Holzinger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021018983A9. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amyloid Fibers Based Electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Forge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hurtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2021180761. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline paste, manufacture of solid electrolytic capacitor using it and solid electrolytic capacitor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinno Nishiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoichi Sasaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toru Yoshikawa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Japan, Patent n° : JP2001023437. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid crystals meet energy storage: Deciphering the role of the mosaicity in structure/ionic conductivity correlation within mesomorphic electrolytes for energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nait Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harpalsinh Rana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15151/ESRF-ES-894751246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectures (Macro)Moléculaires Pi-Conjuguées à Base d'Aniline: De la Mauvéine aux Matériaux (Semi-)Conducteurs pour l'(Opto)Electronique Organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rannou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polymères. Université de Grenoble, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00916481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId249"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A623F83B"/>
+    <w:nsid w:val="74BDF69A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-rannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9376-7136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226262618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1605-2015" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Majoinen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Gustavsson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owies Wani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kiefer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Liljestr&#246;m" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01375" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258610v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Peng Lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Cherian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04914" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00712" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Maguire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Krook" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor R Bilchak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Maria Pana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423090v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Maguire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Krook" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjita Kulshreshtha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Bilchak" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brosnan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02345" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leclere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001995" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418118v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Derek Demaree" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin W Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09233" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423105v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Vainio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905054" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mills" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng Shao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flynn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindsay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8ME00082D" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377988v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mizuta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800243" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807834v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mizuta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Webster" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Narayanan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03875e" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334931v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ford" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Meth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00665" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B Trigg" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor W Gaines" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi E Moed" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0097-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335110v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delhorbe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00197" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Mills" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marszalek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pisula" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592878v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Jr. Ferrier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gines" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04785" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588166v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deronzier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511469f" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043245v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viverge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De&#8197;pa&#235;pe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236771v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17276c" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265004v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02437f" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045608v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265003v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Firon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708372f" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7C5D634D97BB23FEB3EF3C98F8CF00B8D27852/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265016v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma030171z" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QZP1NSQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265023v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Divisia-Blohorn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zagorska" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304551j" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilkman" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ylikunnari" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Urishov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paren" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Neary" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/30/1571" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400850v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Krook" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400782v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768691v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurtaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768743v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinno Nishiyama" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sasaki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uehara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Yoshikawa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720908v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Abdi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpalsinh Rana" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-894751246" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916481v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-rannou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9376-7136" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226262618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=gQOB6L4AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/J-1605-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216766v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Okada&#8208;junior" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Sim&#245;es Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Mirolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202510610" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727492v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Abdallah" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Imberty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Halila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.4c00224" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639349v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Majoinen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotta Gustavsson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owies Wani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Kiefer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Liljestr&#246;m" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c01375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04258610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Peng Lv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Cherian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wille Sepp&#228;l&#228;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04914" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514163v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouilhac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.1c00712" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452459v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mar&#233;chal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn M Maguire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M Krook" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor R Bilchak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea-Maria Pana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Maguire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Krook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjita Kulshreshtha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Connor Bilchak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Brosnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c02345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413220v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Bresser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Leclere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202001995" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Boyle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Derek Demaree" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin W Keller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c09233" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423105v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334921v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Rosa Nunes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jacquemin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulla Vainio" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201905054" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pansieri" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Josserand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun-Jae Lee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#228;elle Rongier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0422-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Myllym&#228;ki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aynur Guliyeva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Korpi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauri Kostiainen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ville Hynninen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC04715H" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334929v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mills" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhecheng Shao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Flynn" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lindsay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8ME00082D" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377988v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Mizuta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Devos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theyencheri Narayanan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mizar Oliva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Gray" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800243" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Ford" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Meth" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b00665" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward B Trigg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor W Gaines" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demi E Moed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-018-0097-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807834v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mizuta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Devos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Webster" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Li Ling" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Narayanan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7nr03875e" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Delhorbe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00197" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546112v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Altamura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Horvath" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Rengaraj" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchem.2616" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114456v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraia Zaioncz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b00118" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768874v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M Mills" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Marszalek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Pisula" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201603527" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592878v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Jr. Ferrier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gines" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Gasparutto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pepin-Donat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04785" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588166v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen E. Castillo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gennari" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoll" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortage" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deronzier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp511469f" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043245v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Takahashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viverge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lee" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l De&#8197;pa&#235;pe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236771v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lincker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathevet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Heinrich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Donnio" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cc17276c" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265004v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi de Bettignies" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0jm02437f" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045608v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265003v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Demadrille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delbosc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kervella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Firon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b708372f" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF7C5D634D97BB23FEB3EF3C98F8CF00B8D27852/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Querner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Reiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm061105p" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G5D9S2N5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265016v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Oddou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Pron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma030171z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7QZP1NSQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265023v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Divisia-Blohorn" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Zagorska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Quillard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304551j" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442311v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Yassuo Imp Okada-Junior" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Simoes Santos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Livi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719768v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vilkman" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Ylikunnari" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Sorsa" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anssi Laukkanen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doniyor Urishov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400812v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Paren" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Picard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Neary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400835v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2019-01/30/1571" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400850v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia M. Krook" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohji Ohno" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385518v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Clerc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bouthinon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Mohankumar" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vaillant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768691v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Champavert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurtaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752598v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Nedellec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ratel" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334942v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinno Nishiyama" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoichi Sasaki" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uehara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Yoshikawa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720908v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Abdi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harpalsinh Rana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-894751246" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00916481v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>