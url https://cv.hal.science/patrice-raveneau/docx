--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -433,636 +433,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level FREAK DTN: Taking care of disconnected nodes in the IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the cost of RF-power harvesting nodes in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03159074v1</w:t>
+                <w:t xml:space="preserve">hal-01378074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the cost of RF-power harvesting nodes in Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-level FREAK DTN: Taking care of disconnected nodes in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2016.7810111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01378074v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
+                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Caballero</w:t>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Razvan Stanica</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Uppoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147217v1</w:t>
+                <w:t xml:space="preserve">hal-01201719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Fiore</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201719v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouveyrol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cunche</w:t>
+                <w:t xml:space="preserve">Andrea Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151446v2</w:t>
+                <w:t xml:space="preserve">hal-01147217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DTNs BACK: DTNs Broadcasting ACK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Dhaou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, TX, United States. pp.2789--2794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1109,77 +1109,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FREAK DTN: Frequency Routing, Encounters And Keenness for DTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Dhaou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP Wireless Days Conference (WD 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFIP; IEEE; SBC; LARC, Nov 2014, Rio de Janeiro, Brazil. pp.1--3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1360,64 +1360,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carreau: CARrier REsource Access for mUle, DTN applied to hybrid WSN / satellite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,64 +1485,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridisation of WSN and satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,64 +1651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinet: A Disciplinarian Protocol for Resource Access in DTN (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,77 +1988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'hybridation du satellite avec les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -2093,77 +2093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation du satellite avec les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-8066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Philippe Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/6686473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686473" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04262460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-8066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Philippe Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/6686473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686473" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04262460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>