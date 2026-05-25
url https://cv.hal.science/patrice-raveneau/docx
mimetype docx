--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -433,801 +433,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the cost of RF-power harvesting nodes in Wireless Sensor Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multi-level FREAK DTN: Taking care of disconnected nodes in the IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Buzios, Rio de Janeiro, Brazil. pp.1--5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOF.2016.7810111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01378074v1</w:t>
+                <w:t xml:space="preserve">hal-03159074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-level FREAK DTN: Taking care of disconnected nodes in the IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the cost of RF-power harvesting nodes in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Zorbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André-Luc Beylot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on the Network of the Future (NOF 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference, GLOBECOM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOF.2016.7810111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03159074v1</w:t>
+                <w:t xml:space="preserve">hal-01378074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
+                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Razvan Stanica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201719v1</w:t>
+                <w:t xml:space="preserve">hal-01147217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Raveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Razvan Stanica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fiore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandesh Uppoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rouveyrol</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151446v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Privamov : Suivi d'utilisateurs mobiles et reconstruction de trajectoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cunche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALGOTEL 2015 — 17èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Beaune, France</w:t>
+              <w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147217v1</w:t>
+                <w:t xml:space="preserve">hal-01151446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTNs BACK: DTNs Broadcasting ACK</w:t>
+                <w:t xml:space="preserve">FREAK DTN: Frequency Routing, Encounters And Keenness for DTN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, TX, United States. pp.2789--2794, </w:t>
+              <w:t xml:space="preserve">IFIP Wireless Days Conference (WD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFIP; IEEE; SBC; LARC, Nov 2014, Rio de Janeiro, Brazil. pp.1--3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246618v1</w:t>
+                <w:t xml:space="preserve">hal-03256415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FREAK DTN: Frequency Routing, Encounters And Keenness for DTN</w:t>
+                <w:t xml:space="preserve">DTNs BACK: DTNs Broadcasting ACK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riadh Dhaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Wireless Days Conference (WD 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFIP; IEEE; SBC; LARC, Nov 2014, Rio de Janeiro, Brazil. pp.1--3, </w:t>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2014, Austin, TX, United States. pp.2789--2794, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/GLOCOM.2014.7037230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256415v1</w:t>
+                <w:t xml:space="preserve">hal-03246618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Practical Deployment of Privacy-preserving Crowd-sensing Tasks</w:t>
               </w:r>
@@ -1360,64 +1360,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carreau: CARrier REsource Access for mUle, DTN applied to hybrid WSN / satellite system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,64 +1485,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridisation of WSN and satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,64 +1651,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinet: A Disciplinarian Protocol for Resource Access in DTN (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Philippe Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1988,77 +1988,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'hybridation du satellite avec les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -2093,77 +2093,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation du satellite avec les réseaux de capteurs sans fil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Raveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Luc Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Dhaou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Institut National Polytechnique de Toulouse. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -2457,51 +2457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810111" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037230" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256415v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020831" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-8066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Philippe Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/6686473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686473" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04262460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D 'Alu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378138v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Zorbas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chaput" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Dhaou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Luc Beylot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOF.2016.7810111" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378074v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Caballero" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020831" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7037230" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095787v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Haderer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ribeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678530" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148365v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gelard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967941v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G&#233;lard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2011-8066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Philippe Dubois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/6686473" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686473" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01257644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01187114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970403v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04262460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INPT0034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>