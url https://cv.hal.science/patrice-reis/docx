--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -221,1941 +221,1941 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction de Grégoire Leray, (rédaction des rubriques droit de la concurrence et commande publique), RJE revue juridique de l'environnement n°2/2024, p.419-437.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.419-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Responsabilité sociale des entreprises du secteur minier, étude de droit comparé France/Brésil, avec le Professeur GRACE LADEIRA GARBACIO, revista juridica da Presidencia aout 2024, volume 26 n°139.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Jurídica da Presidencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (139), pp.322 à 344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction de Grégoire Leray, (rédaction des rubriques droit de la concurrence et commande publique), RJE revue juridique de l'environnement n°2/2024, p.419-437.</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Gregoire Leray, (rédaction des rubriques droit de la concurrence et marchés publics), RJE n°2/2022, p.321 et s. spéc. p. 326-328.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.419-437</w:t>
+              <w:t xml:space="preserve">, 2022, n°2/2022 (2), p.321 et s. spéc. p. 326-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Gregoire Leray, (rédaction des rubriques droit de la concurrence et marchés publics), RJE n°2/2022, p.321 et s. spéc. p. 326-328.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n°2/2022 (2), p.321 et s. spéc. p. 326-328</w:t>
+              <w:t xml:space="preserve">, 2020, Droit privé et droit économique de l'environnement, 2/2020, pp.360 362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics),</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs : Pouvoirs privés économiques et ordre public économique, RIDE 2019/1 n° spécial, p. 7 à 10 actes du colloque Pouvoirs privés économiques et ordre public économique du 12 avril 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pouvoirs privés économiques et ordre public économique : le droit de la concurrence cœur de l’ordre public économique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics), RJE 2018/02 p.349 et s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Droit privé et droit économique de l'environnement, 2/2020, pp.360 362</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et concurrence dans la réforme des marchés publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, REVUE DROIT DE L'ENVIRONNEMENT (janvier 2017, n°252,), chroniques et opinions, p.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, RJE n°2/2016, p.344-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accès au marché des fournisseurs face au développement des marques de distributeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, avril 2014, n°4, p.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence (pratiques anticoncurrentielles, concurrence déloyale, aides d’Etats et marchés publics et droit du travail), RJE n°4/2014, p.665-687</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence (pratiques anticoncurrentielles, concurrence déloyale, aides d’Etats et marchés publics et droit du travail), RJE n°4/2014, p.665-687, 4-2020, pp.665-687</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2014, XXVIII (1-2013), pp.561-570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrice Reis</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 1, pp.17-22</w:t>
+              <w:t xml:space="preserve">, 2013, volume XXVIII (n°4-2013), pp.579-588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrice Reis</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01053697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation stratégique des organisations professionnelles dans le cadre des infractions anticoncurrentielles, l'exemple de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°71, pp.n°71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Environnement et concurrence dans la réforme des marchés publics</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exclusivity in High-Tech Industries: Evidence from the French Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Competition Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, volume 8 (n°1), pp.163-181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit du travail dans le droit de l'OHADA (organisation pour l'harmonisation en Afrique du droit des affaires),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'ERSUMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Etudes (1), chapitre 13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectives juridiques et économiques sur les procédures négociées en droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Les Dossiers (4), pp.17-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyses croisées juridiques et économiques des procédures négociées en droit de la concurrence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, volume n°4 (dossiers de la RIDE Actes des 4° Journées de Droit économique 4 juin 2010), pp. 17-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : le cas des marchés de haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°3, pp. 65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : Le cas des marchés de haute technologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bougette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3-2010, pp.65-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection internationale des variétés végétales : entre intérêts des firmes biotechnologiques et sécurité alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial N°2, dossiers de la RIDE, pp.87-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00721087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des variétés végétales dans le commerce international : le droit un outil stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.30-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des variétés végétales dans le commerce international : le droit un outil stratégique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai-Anh Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.30-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'utilisation d'huiles végétales pures comme biocarburant sanctionnée par le juge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, REVUE DROIT DE L'ENVIRONNEMENT (janvier 2017, n°252,), chroniques et opinions, p.10-15</w:t>
+              <w:t xml:space="preserve">, 2007, mai 2007, p-117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...1263 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">L'utilisation d'huiles végétales pures comme biocarburant sanctionnée par le juge</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’utilisation d’huiles végétales pures comme biocarburant sanctionnée par le juge » note sous TA Bordeaux 20 juin 2006, Préfet de Lot-et-Garonne, Revue droit de l’environnement mai 2007, p.117-118</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, mai 2007, p-117-118</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, Revue droit de l’environnement mai 2007, p.117-118, mai 2007, pp.117-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2439,135 +2439,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t>
+                <w:t xml:space="preserve">La mise en oeuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Boy</w:t>
+                <w:t xml:space="preserve">L. Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Charlier</w:t>
+                <w:t xml:space="preserve">C. Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rainelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, numéro spécial sur le principe de précaution, p.1291à 1306</w:t>
+              <w:t xml:space="preserve">, 2003, 54 (6), pp.1291-1306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00730882v1</w:t>
+                <w:t xml:space="preserve">hal-02680492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le délit de favoritisme dans les marchés publics : une régulation pénale des pratiques discriminatoires et de certaines pratiques anticoncurrentielles</w:t>
               </w:r>
@@ -2622,178 +2622,178 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rainelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 54 (6), pp.1291-1306</w:t>
+              <w:t xml:space="preserve">, 2003, numéro spécial sur le principe de précaution, p.1291à 1306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423909v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-00730882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en œuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Boy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Charlier</w:t>
+                <w:t xml:space="preserve">Christophe Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rainelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2802,57 +2802,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 54 (6), pp.1291-1306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680492v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00423909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2933,165 +2933,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au coeur de l'architecture urbaine et des TIC : de l'efficacité des écosystèmes numériques à leur légitimité démocratique, avec Laurence Saglietto, 15° journées d’études TIC.IS, le plissement numérique du monde, 1 juin 2023, IMRED Université Côte d’Azur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15° journées d’études TIC.IS, le plissement numérique du monde, 1 juin 2023, IMRED Université Côte d’Azur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMRED UCA, Jun 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antes e para là da diretiva anunciada Dever de diligencia das empresas em matéria de sustentabilidade Incumprimento e apoios públicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Internacional “Sustentabilidade Empresarial, Direitos Humanos e Ambiente”,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Jurídico da Faculdade de Direito da Universidade de Coimbra Portugal, Oct 2023, Coimbra (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292011v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04291915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité sociétale des entreprises minières : un paradoxe ? introduction du colloque « La responsabilité sociétale des entreprises minières, approche de droit comparé Europe/Brésil » co-organisé avec GRACE GARBACCIO, professeur IBEDP de Brasilia, Faculté de droit de Nice, 14 juin 2022.</w:t>
               </w:r>
@@ -3655,64 +3655,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antitrust Assessment of Exclusive Agreements: The High Tech Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,298 +4039,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03201949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Objets connectés et contrôle de la domination économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et objets connectés The law and connected objects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1° édition 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LARCIER</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Droit et objets connectés The law and connected objects 1re édition 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03033068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La concurrence et le droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.B. Racine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit économique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le droit économique au XXIe siècle, 978-2-275-07673-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03032958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objets connectés et contrôle des structures : vers un nouveau contrôle des concentrations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et objets connectés The law and connected objects 1re édition 2020 Thierry Marteu, Irina Parachkevova, Jean-Baptiste Racine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1° édition 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LARCIER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Droit et objets connectés The law and connected objects, 9782807920552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03033032v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-03033068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie collaborative, plateformes d'intermédiation numériques et droit de la concurrence</w:t>
               </w:r>
@@ -4561,51 +4561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contourner le droit de la concurrence par les organisations professionnelles : une analyse des limites de l'interdit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LARCIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stratégies d'instrumentalisation juridique et concurrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARCIER, pp.115-131, 2013, Droit, management et stratégies, 9782804442736</w:t>
@@ -4843,225 +4843,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00730856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Libertés économiques et droits de l'Homme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BOy.L., Racine J-B., Siiriainen F.Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit économique et droits de l'homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Larcier, pp.269, 2009, Droit- Economie-International</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Libertés économiques et Droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit économique et Droits de l'Homme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Larcier, p. 271-311, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00721094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d'enchères et marchés publics : du moins disant au mieux disant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5655,204 +5655,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droits de la défense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de Droit de la concurrence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.art. n° 89161</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abuse of Economic Dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Reis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bougette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292039v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03950703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6026,51 +6026,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sécurisation des agents économiques internationaux et domestiques et développement économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Siiriainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6298,51 +6298,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="121E7B0E"/>
+    <w:nsid w:val="2987D5E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +6529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6043-2222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078118638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742116v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053700v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barreiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rainelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423909v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680492v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292011v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291915v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concurrences.com/fr/dictionnaire/abus-de-dependance-economique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-economique-au-xxie-siecle-9782275076737.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033032v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-et-objets-connectes-2020-9782807920552.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033068v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslarcier.larciergroup.com/titres/131474_2_0/les-desequilibres-economiques-et-le-droit-economique.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Djamdji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Siiriainen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6043-2222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078118638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barreiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rainelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concurrences.com/fr/dictionnaire/abus-de-dependance-economique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-et-objets-connectes-2020-9782807920552.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-economique-au-xxie-siecle-9782275076737.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslarcier.larciergroup.com/titres/131474_2_0/les-desequilibres-economiques-et-le-droit-economique.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Djamdji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Siiriainen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>