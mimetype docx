--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -1,6243 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6191 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Patrice Reis </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de droit privéFaculté de droit et de sciences politiques de Nice Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">patrice-reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6043-2222</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">078118638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=TM0aZTIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice ReisProfesseur des Universités, droit privéFaculté de droit et de sciences politiques de NiceUniversité côte d'AzurGREDEG UMR 7321 CNRS/UCA</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction de Grégoire Leray, (rédaction des rubriques droit de la concurrence et commande publique), RJE revue juridique de l'environnement n°2/2024, p.419-437.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.419-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale des entreprises du secteur minier, étude de droit comparé France/Brésil, avec le Professeur GRACE LADEIRA GARBACIO, revista juridica da Presidencia aout 2024, volume 26 n°139.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Jurídica da Presidencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (139), pp.322 à 344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04742116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Gregoire Leray, (rédaction des rubriques droit de la concurrence et marchés publics), RJE n°2/2022, p.321 et s. spéc. p. 326-328.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°2/2022 (2), p.321 et s. spéc. p. 326-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Droit privé et droit économique de l'environnement, 2/2020, pp.360 362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03033087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pouvoirs privés économiques et ordre public économique : le droit de la concurrence cœur de l’ordre public économique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos introductifs : Pouvoirs privés économiques et ordre public économique, RIDE 2019/1 n° spécial, p. 7 à 10 actes du colloque Pouvoirs privés économiques et ordre public économique du 12 avril 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics), RJE 2018/02 p.349 et s.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et concurrence dans la réforme des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, REVUE DROIT DE L'ENVIRONNEMENT (janvier 2017, n°252,), chroniques et opinions, p.10-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence et marchés publics),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RJE n°2/2016, p.344-361</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence (pratiques anticoncurrentielles, concurrence déloyale, aides d’Etats et marchés publics et droit du travail), RJE n°4/2014, p.665-687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Chronique de droit privé et de droit économique de l’environnement, sous la direction d’Isabelle Doussan et Pascale Steichen, (rédaction des rubriques droit de la concurrence (pratiques anticoncurrentielles, concurrence déloyale, aides d’Etats et marchés publics et droit du travail), RJE n°4/2014, p.665-687, 4-2020, pp.665-687</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03033108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès au marché des fournisseurs face au développement des marques de distributeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats Concurrence Consommation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, avril 2014, n°4, p.6-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XXVIII (1-2013), pp.561-570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00940142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche critique du contrôle de l'exercice des pouvoirs privés économiques par l'abus de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, volume XXVIII (n°4-2013), pp.579-588</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation stratégique des organisations professionnelles dans le cadre des infractions anticoncurrentielles, l'exemple de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n°71, pp.n°71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exclusivity in High-Tech Industries: Evidence from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Competition Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, volume 8 (n°1), pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du travail dans le droit de l'OHADA (organisation pour l'harmonisation en Afrique du droit des affaires),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'ERSUMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Etudes (1), chapitre 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives juridiques et économiques sur les procédures négociées en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les Dossiers (4), pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses croisées juridiques et économiques des procédures négociées en droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, volume n°4 (dossiers de la RIDE Actes des 4° Journées de Droit économique 4 juin 2010), pp. 17-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : Le cas des marchés de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3-2010, pp.65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00511447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation des clauses d'exclusivité par les autorités de la concurrence : le cas des marchés de haute technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrences [Competition law journal / Revue des droits de la concurrence]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n°3, pp. 65-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection internationale des variétés végétales : entre intérêts des firmes biotechnologiques et sécurité alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, spécial N°2, dossiers de la RIDE, pp.87-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des variétés végétales dans le commerce international : le droit un outil stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection des variétés végétales dans le commerce international : le droit un outil stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propriété industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.30-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation d'huiles végétales pures comme biocarburant sanctionnée par le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, mai 2007, p-117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation d’huiles végétales pures comme biocarburant sanctionnée par le juge » note sous TA Bordeaux 20 juin 2006, Préfet de Lot-et-Garonne, Revue droit de l’environnement mai 2007, p.117-118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit de l'environnement [La revue jaune]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Revue droit de l’environnement mai 2007, p.117-118, mai 2007, pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation des firmes automobiles et aides publiques : Une analyse des décisions de la Commission européenne relative aux aides publiques en faveur des constructeurs automobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté de droit, économie et administration de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°6, p.421-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rappels dans le secteur automobile : une analyse en termes d'investissements réputationnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n°3, pp.173-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rappeler ou ne pas rappeler ? L'affaire Mitsubishi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automobile &amp; Composants, Groupe Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 200, p.10-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en oeuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (6), pp.1291-1306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, numéro spécial sur le principe de précaution, p.1291à 1306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le délit de favoritisme dans les marchés publics : une régulation pénale des pratiques discriminatoires et de certaines pratiques anticoncurrentielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 juillet 2003, p.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du principe de précaution dans l'accord SPS de l'OMC : les enseignements des différends commerciaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rainelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 54 (6), pp.1291-1306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os trabalhadores denunciantes de riscos ambientais ao abrigo da Diretiva (UE) 2019/1937 do 23 de outubro de 2019, relativa à proteção das pessoas que denunciam violações do direito da União: abordagem comparativa com o caso da França (Les travailleurs lanceurs d’alerte environnementale sous l’empire de la directive du 23 octobre 2019 relative aux personnes qui dénoncent des violations du droit de l’Union : approche de droit compare avec le cas de la France), Colloque “A Construção Coletiva da Sustentabilidade: Estado, empresas, associações e quarto setor” 2 juin 2023 Faculté de droit de Coimbra Portugal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“A Construção Coletiva da Sustentabilidade: Estado, empresas, associações e quarto setor”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto de estudos juridicos Faculté de droit de Coimbra Portugal, Jun 2023, Coimbra (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antes e para là da diretiva anunciada Dever de diligencia das empresas em matéria de sustentabilidade Incumprimento e apoios públicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional “Sustentabilidade Empresarial, Direitos Humanos e Ambiente”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Instituto Jurídico da Faculdade de Direito da Universidade de Coimbra Portugal, Oct 2023, Coimbra (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au coeur de l'architecture urbaine et des TIC : de l'efficacité des écosystèmes numériques à leur légitimité démocratique, avec Laurence Saglietto, 15° journées d’études TIC.IS, le plissement numérique du monde, 1 juin 2023, IMRED Université Côte d’Azur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15° journées d’études TIC.IS, le plissement numérique du monde, 1 juin 2023, IMRED Université Côte d’Azur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMRED UCA, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité sociétale des entreprises minières : un paradoxe ? introduction du colloque « La responsabilité sociétale des entreprises minières, approche de droit comparé Europe/Brésil » co-organisé avec GRACE GARBACCIO, professeur IBEDP de Brasilia, Faculté de droit de Nice, 14 juin 2022.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">a responsabilité sociétale des entreprises minières, approche de droit comparé Europe/Brésil »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patrice Reis et GRACE GARBACCIO, professeur IBEDP de Brasilia, Colloque à la Faculté de droit de Nice, 14 juin 2022., Jun 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethique du numérique et marché, in Ethique et droit économique sous la direction de Jennifer BARDY et Lemy DUONG GODEFROY, actes du colloques Ethique et Droit économique, 1° octobre 2021, à paraître RIDE (revue internationale de droit économique) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethique et droit économique sous la direction de Jennifer BARDY et Lemy DUONG GODEFROY, actes du colloques Ethique et Droit économique, 1° octobre 2021, à paraître RIDE (revue internationale de droit économique) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ecole de droit économique de Nice, Oct 2021, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03548816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie des facilités essentielles et l’abus de position dominante en droit de la concurrence : état des lieux et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The scope of Judicial Review of decisions of independant regulators in the light of rule of law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de l’Université de Wroclaw Pologne, le 19 septembre 2017, Sep 2017, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et contrôle de la domination économique, avec Emilie MAUREL, Colloque Technonormativités. Des objets connectés à l’IA, l’école de Nice rencontre l’école de Bruxelles, Université de Nice, 27 et 28 septembre 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Technonormativités. Des objets connectés à l’IA, l’école de Nice rencontre l’école de Bruxelles, Université de Nice, 27 et 28 septembre 2018.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confrontation des plateformes au droit social et au droit de la concurrence, avec Emilie MAUREL, Colloque droit bancaire et financier, économie des plateformes Université de Nice, 9 et 10 juin 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit bancaire et financier, économie des plateformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs du droit de la concurrence, défense de l’ordre concurrentiel et/ou corrections des déséquilibres économiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée d’études Politique de concurrence et politique industrielle : fondements, objectifs et compatibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Frederic Marty et Patrice Bougette, Oct 2016, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Abus de dépendance économique d’une pratique anticoncurrentielle à des pratiques restrictives de concurrence » (Abuse of economic dependence From antitrust law to restrictives practices law – French case) in colloque du 21 septembre 2015 l’Abus de dépendance économique et les déséquilibres significatifs approche de droit comparé, Faculté de droit de NICE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’Abus de dépendance économique et les déséquilibres significatifs approche de droit comparé, Faculté de droit de NICE.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de droit de NICE et GREDEG UMR 7321 CNRS/UNS, sous la direction de Frederic Marty, Patrice Bougette et Patrice REIS, Sep 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’abus de dépendance économique au déséquilibre significatif : protéger la concurrence et/ou les concurrents ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école de Nice rencontre l'école de Bruxelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Antitrust Assessment of Exclusive Agreements: The High Tech Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual Conference of the German Association of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'article 27-3 B de l'accord ADPIC : quels choix pour les Etats membres de l'OMC pour la protection des variétés végétales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai-Anh Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Brasilia " Gouvernance internationale du commerce des OGM " Brasilia 6 et 7 décembre 2007.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de BRASILIA, Dec 2007, BRASILIA, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du droit du travail dans la lutte contre la pauvreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Démocratie, société civile et lutte contre la pauvreté, Faculté de DROIT de l'Université de Marrakech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de DROIT de l'Université de Marrakech, May 2006, Marrakech, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abus de dépendance économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Muriel Chagny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03201949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La concurrence et le droit économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.B. Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit économique au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Le droit économique au XXIe siècle, 978-2-275-07673-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03032958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et contrôle des structures : vers un nouveau contrôle des concentrations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et objets connectés The law and connected objects 1re édition 2020 Thierry Marteu, Irina Parachkevova, Jean-Baptiste Racine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1° édition 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARCIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Droit et objets connectés The law and connected objects, 9782807920552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03033032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets connectés et contrôle de la domination économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Maurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Marteu, Irina Parachkevova et Jean-Baptiste Racine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et objets connectés The law and connected objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1° édition 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARCIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Droit et objets connectés The law and connected objects 1re édition 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03033068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economie collaborative, plateformes d'intermédiation numériques et droit de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DALLOZ. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles régulations pour l'économie collaborative ? un défi pour le droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DALLOZ, p.145 à 158, 2018, 978-2-247-17602-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intervention du ministre de l’économie dans le cadre des pratiques restrictives de concurrence sanctionnées civilement : entre défense d’intérêts privés et protection de l’ordre public économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Balate, Josef Drexl, Séverine Menétrey, Bernard Remiche, Hanns Ullrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit économique entre intérêts privés et intérêt général Hommage à Laurence Boy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUAM, pp.161-178, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déséquilibres économiques et relations entre la grande distribution et ses fournisseurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déséquilibres économiques et droit économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LARCIER</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-65, 2015, DESEQUILIBRES ECONOMIQUES ET DROIT ECONOMIQUE, 2804468747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner le droit de la concurrence par les organisations professionnelles : une analyse des limites de l'interdit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies d'instrumentalisation juridique et concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCIER, pp.115-131, 2013, Droit, management et stratégies, 9782804442736</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exceptions au monopole dans le Traité UPOV : le cas des semences de ferme ou le prétendu privilège de l'agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Universidad de Costa Rica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les aspects juridiques de la valorisation des denrées alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIEDEN COSTA RICA, p.114-129, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les normes sociales privées : de l'engagement volontaire à la contrainte ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crtique(s) du droit. Hommage au professeur Robert CHARVIN Mélanges en l'honneur de Robert Charvin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed PUBLISUD, Paris, p.391- 409, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commerce international, clause sociale et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LARCIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le commerce international entre bi et multilatéralisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCIER, p.300, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés économiques et droits de l'Homme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOy.L., Racine J-B., Siiriainen F.Y. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit économique et droits de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.269, 2009, Droit- Economie-International</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés économiques et Droits de l'Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit économique et Droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, p. 271-311, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00721094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'enchères et marchés publics : du moins disant au mieux disant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">l'Harmattan 2008. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Management public en mutation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l'Harmattan 2008, pp.275-290, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les méthodes d’interprétation, analyse formelle, analyse substantielle et sécurité juridique »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« La sécurité juridique et le droit économique » sous la direction de J. B. RACINE, F. SIIRIAINEN et L. BOY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp. 189-206, 2007, Droit économique et sécurité juridique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix de localisation des firmes automobiles et aides publiques : Une analyse des décisions de la Commission européenne relative aux aides publiques en faveur des constructeurs&amp;quot;, avec Edouard Barreiro et Frédéric Marty,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de la Faculté de Droit, d’Economie et d’Administration de Metz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°6-2006,, Annales de la Faculté de Droit, d’Economie et d’Administration de Metz, pp.421-440,, 2006, Annales de la Faculté de Droit, d’Economie et d’Administration de Metz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre concurrentiel et logiques sociale et environnementale dans la passation des marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRISON ROCHE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordre concurrentiel Mélanges en l'honneur d'Antoine Pirovano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRISON ROCHE, p. 145 à 166, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de l'application ou de l'absence d'application du principe de précaution quant aux préjudices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GDR Droit économique PARIS SORBONNE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">le droit au défi de l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUB, pp.61-79, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ententes de répartition des marchés : vers une sanction aggravée des pratiques anticoncurrentielles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ECONOMICA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le processus de concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECONOMICA, p.312 à 332, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00730887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procès Meta : le démantèlement des entreprises pourrait-il devenir une « nouvelle » sanction dissuasive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Djamdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites de la liberté contractuelle en matière d’octroi d’exclusivité : l’exemple de l’Iphone.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuse of Economic Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bougette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droits de la défense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Droit de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.art. n° 89161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03950703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les droits sociaux dans le Traité établissant une constitution pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques de distributeurs et accès au marché des fournisseurs de la grande distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, p.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des agents économiques internationaux et domestiques et développement économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Siiriainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence entravée et concurrence excessive : Liberté d'accès au marché et le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Reis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droit. Université Nice Sophia Antipolis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00735835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6298,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2987D5E4"/>
+    <w:nsid w:val="7C25FF39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6529,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6043-2222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078118638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742167v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742116v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033087v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341558v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430351v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053700v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721127v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721110v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441369v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730852v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548839v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barreiro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680492v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rainelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730883v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291915v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291935v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548816v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341620v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maurel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341604v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430356v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439369v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734268v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concurrences.com/fr/dictionnaire/abus-de-dependance-economique" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033068v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-et-objets-connectes-2020-9782807920552.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032958v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-economique-au-xxie-siecle-9782275076737.html" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033032v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430357v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslarcier.larciergroup.com/titres/131474_2_0/les-desequilibres-economiques-et-le-droit-economique.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721113v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730856v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721094v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439545v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439435v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730885v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730887v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403561v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Djamdji" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197427v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950703v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734682v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759845v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727096v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Siiriainen" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735835v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/patrice-reis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6043-2222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078118638" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=TM0aZTIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742167v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Reis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742116v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292064v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033087v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341566v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341573v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439333v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033108v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053700v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721124v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bougette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721127v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721110v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721102v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441369v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Anh Ngo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730852v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730863v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Barreiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680492v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charlier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rainelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Charlier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730883v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423909v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292011v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291915v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655974v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341620v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Maurel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341604v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430356v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439369v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734271v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734258v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03201949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concurrences.com/fr/dictionnaire/abus-de-dependance-economique" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03032958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-droit-economique-au-xxie-siecle-9782275076737.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033032v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/droit-et-objets-connectes-2020-9782807920552.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03033068v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864101v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionslarcier.larciergroup.com/titres/131474_2_0/les-desequilibres-economiques-et-le-droit-economique.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734275v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721113v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721119v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727082v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721094v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439545v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730876v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730887v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403561v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Djamdji" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197427v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292039v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950703v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727096v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Siiriainen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00735835v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>